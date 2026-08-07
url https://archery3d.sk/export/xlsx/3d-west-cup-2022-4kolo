--- v0 (2026-04-29)
+++ v1 (2026-08-07)
@@ -3625,84 +3625,81 @@
       </c>
       <c r="F46" t="s">
         <v>167</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I46" t="s">
         <v>168</v>
       </c>
       <c r="J46" t="s">
         <v>120</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>169</v>
       </c>
       <c r="AJ46">
         <v>61747</v>
       </c>
-      <c r="AK46">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>170</v>
       </c>
       <c r="E47" t="s">
         <v>171</v>
       </c>
       <c r="F47" t="s">
         <v>172</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I47" t="s">
         <v>168</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>173</v>
       </c>
       <c r="AJ47">
         <v>60250</v>
       </c>
       <c r="AK47">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>174</v>
       </c>
       <c r="E48" t="s">
         <v>175</v>
       </c>
       <c r="F48" t="s">
         <v>176</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I48" t="s">
         <v>168</v>
       </c>
       <c r="J48" t="s">
         <v>177</v>
       </c>
       <c r="AE48">
@@ -4965,53 +4962,50 @@
       </c>
       <c r="F89" t="s">
         <v>290</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I89" t="s">
         <v>217</v>
       </c>
       <c r="J89" t="s">
         <v>88</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>288</v>
       </c>
       <c r="AJ89">
         <v>56126</v>
       </c>
-      <c r="AK89">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>291</v>
       </c>
       <c r="E90" t="s">
         <v>292</v>
       </c>
       <c r="F90" t="s">
         <v>293</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I90" t="s">
         <v>217</v>
       </c>
       <c r="J90" t="s">
         <v>294</v>
       </c>
       <c r="AI90" t="s">
         <v>288</v>
@@ -5229,158 +5223,152 @@
       </c>
       <c r="F98" t="s">
         <v>308</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I98" t="s">
         <v>217</v>
       </c>
       <c r="J98" t="s">
         <v>224</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>304</v>
       </c>
       <c r="AJ98">
         <v>61661</v>
       </c>
+      <c r="AK98">
+        <v>5</v>
+      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>309</v>
       </c>
       <c r="E99" t="s">
         <v>310</v>
       </c>
       <c r="F99" t="s">
         <v>311</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I99" t="s">
         <v>312</v>
       </c>
       <c r="J99" t="s">
         <v>88</v>
       </c>
       <c r="AD99" t="s">
         <v>313</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>314</v>
       </c>
       <c r="AJ99">
         <v>60770</v>
       </c>
-      <c r="AK99">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>269</v>
       </c>
       <c r="E100" t="s">
         <v>315</v>
       </c>
       <c r="F100" t="s">
         <v>316</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I100" t="s">
         <v>312</v>
       </c>
       <c r="J100" t="s">
         <v>192</v>
       </c>
       <c r="AD100" t="s">
         <v>317</v>
       </c>
       <c r="AI100" t="s">
         <v>318</v>
       </c>
       <c r="AJ100">
         <v>60554</v>
       </c>
-      <c r="AK100">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>319</v>
       </c>
       <c r="E101" t="s">
         <v>320</v>
       </c>
       <c r="F101" t="s">
         <v>321</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I101" t="s">
         <v>312</v>
       </c>
       <c r="AD101" t="s">
         <v>322</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>318</v>
       </c>
       <c r="AJ101">
         <v>60562</v>
       </c>
-      <c r="AK101">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>323</v>
       </c>
       <c r="E102" t="s">
         <v>324</v>
       </c>
       <c r="F102" t="s">
         <v>325</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I102" t="s">
         <v>312</v>
       </c>
       <c r="J102" t="s">
         <v>326</v>
       </c>
       <c r="AE102">
         <v>1</v>
@@ -5465,120 +5453,120 @@
       </c>
       <c r="F105" t="s">
         <v>335</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H105" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I105" t="s">
         <v>312</v>
       </c>
       <c r="J105" t="s">
         <v>192</v>
       </c>
       <c r="AE105">
         <v>2</v>
       </c>
       <c r="AI105" t="s">
         <v>327</v>
       </c>
       <c r="AJ105">
         <v>60348</v>
       </c>
-      <c r="AK105">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>336</v>
       </c>
       <c r="E106" t="s">
         <v>337</v>
       </c>
       <c r="F106" t="s">
         <v>338</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I106" t="s">
         <v>312</v>
       </c>
       <c r="J106" t="s">
         <v>326</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>339</v>
       </c>
       <c r="AJ106">
         <v>61205</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>340</v>
       </c>
       <c r="E107" t="s">
         <v>341</v>
       </c>
       <c r="F107" t="s">
         <v>342</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I107" t="s">
         <v>312</v>
       </c>
       <c r="J107" t="s">
         <v>326</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>339</v>
       </c>
       <c r="AJ107">
         <v>61208</v>
       </c>
+      <c r="AK107">
+        <v>5</v>
+      </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>343</v>
       </c>
       <c r="E108" t="s">
         <v>118</v>
       </c>
       <c r="F108" t="s">
         <v>344</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I108" t="s">
         <v>312</v>
       </c>
       <c r="J108" t="s">
         <v>120</v>
       </c>
       <c r="AE108">
         <v>1</v>
@@ -5705,86 +5693,86 @@
       <c r="F112" t="s">
         <v>353</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I112" t="s">
         <v>312</v>
       </c>
       <c r="J112" t="s">
         <v>120</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>339</v>
       </c>
       <c r="AJ112">
         <v>61648</v>
       </c>
       <c r="AK112">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>354</v>
       </c>
       <c r="E113" t="s">
         <v>57</v>
       </c>
       <c r="F113" t="s">
         <v>355</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I113" t="s">
         <v>312</v>
       </c>
       <c r="J113" t="s">
         <v>188</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
         <v>356</v>
       </c>
       <c r="AJ113">
         <v>59706</v>
       </c>
       <c r="AK113">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>357</v>
       </c>
       <c r="E114" t="s">
         <v>358</v>
       </c>
       <c r="F114" t="s">
         <v>359</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I114" t="s">
         <v>312</v>
       </c>
       <c r="J114" t="s">
         <v>120</v>
       </c>
       <c r="AI114" t="s">
@@ -5940,51 +5928,51 @@
       <c r="F120" t="s">
         <v>367</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I120" t="s">
         <v>312</v>
       </c>
       <c r="J120" t="s">
         <v>224</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
         <v>356</v>
       </c>
       <c r="AJ120">
         <v>60325</v>
       </c>
       <c r="AK120">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>300</v>
       </c>
       <c r="E121" t="s">
         <v>368</v>
       </c>
       <c r="F121" t="s">
         <v>369</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I121" t="s">
         <v>312</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
@@ -6039,51 +6027,51 @@
       <c r="F123" t="s">
         <v>374</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I123" t="s">
         <v>312</v>
       </c>
       <c r="J123" t="s">
         <v>161</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>373</v>
       </c>
       <c r="AJ123">
         <v>61012</v>
       </c>
       <c r="AK123">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" t="s">
         <v>348</v>
       </c>
       <c r="F124" t="s">
         <v>64</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I124" t="s">
         <v>312</v>
       </c>
       <c r="AI124" t="s">
         <v>373</v>
       </c>
       <c r="AJ124">
@@ -7705,51 +7693,51 @@
       <c r="F179" t="s">
         <v>475</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I179" t="s">
         <v>384</v>
       </c>
       <c r="J179" t="s">
         <v>476</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AI179" t="s">
         <v>458</v>
       </c>
       <c r="AJ179">
         <v>61762</v>
       </c>
       <c r="AK179">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>394</v>
       </c>
       <c r="E180" t="s">
         <v>477</v>
       </c>
       <c r="F180" t="s">
         <v>478</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I180" t="s">
         <v>384</v>
       </c>
       <c r="J180" t="s">
         <v>470</v>
       </c>
       <c r="AI180" t="s">
@@ -7955,51 +7943,51 @@
       <c r="F187" t="s">
         <v>490</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I187" t="s">
         <v>384</v>
       </c>
       <c r="J187" t="s">
         <v>224</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AI187" t="s">
         <v>458</v>
       </c>
       <c r="AJ187">
         <v>60576</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>491</v>
       </c>
       <c r="E188" t="s">
         <v>348</v>
       </c>
       <c r="F188" t="s">
         <v>64</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I188" t="s">
         <v>384</v>
       </c>
       <c r="AI188" t="s">
         <v>458</v>
       </c>
       <c r="AJ188">
@@ -8513,51 +8501,51 @@
       <c r="F205" t="s">
         <v>519</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I205" t="s">
         <v>384</v>
       </c>
       <c r="J205" t="s">
         <v>156</v>
       </c>
       <c r="AE205">
         <v>2</v>
       </c>
       <c r="AI205" t="s">
         <v>511</v>
       </c>
       <c r="AJ205">
         <v>61298</v>
       </c>
       <c r="AK205">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>520</v>
       </c>
       <c r="E206" t="s">
         <v>438</v>
       </c>
       <c r="F206" t="s">
         <v>521</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I206" t="s">
         <v>384</v>
       </c>
       <c r="J206" t="s">
         <v>277</v>
       </c>
       <c r="AE206">
@@ -8641,51 +8629,51 @@
       <c r="F209" t="s">
         <v>526</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I209" t="s">
         <v>384</v>
       </c>
       <c r="J209" t="s">
         <v>29</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AI209" t="s">
         <v>511</v>
       </c>
       <c r="AJ209">
         <v>61155</v>
       </c>
       <c r="AK209">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>527</v>
       </c>
       <c r="E210" t="s">
         <v>360</v>
       </c>
       <c r="F210" t="s">
         <v>528</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I210" t="s">
         <v>384</v>
       </c>
       <c r="J210" t="s">
         <v>120</v>
       </c>
       <c r="AE210">