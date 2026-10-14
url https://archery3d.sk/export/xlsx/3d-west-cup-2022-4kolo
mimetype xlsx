--- v1 (2026-08-07)
+++ v2 (2026-10-14)
@@ -3010,51 +3010,51 @@
       <c r="F26" t="s">
         <v>112</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>29</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>105</v>
       </c>
       <c r="AJ26">
         <v>60224</v>
       </c>
       <c r="AK26">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>113</v>
       </c>
       <c r="E27" t="s">
         <v>114</v>
       </c>
       <c r="F27" t="s">
         <v>115</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>116</v>
       </c>
       <c r="AE27">
@@ -4027,51 +4027,51 @@
       <c r="D59" t="s">
         <v>210</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59" t="s">
         <v>211</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I59" t="s">
         <v>199</v>
       </c>
       <c r="AI59" t="s">
         <v>209</v>
       </c>
       <c r="AJ59">
         <v>60490</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>212</v>
       </c>
       <c r="E60" t="s">
         <v>213</v>
       </c>
       <c r="F60" t="s">
         <v>214</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I60" t="s">
         <v>199</v>
       </c>
       <c r="J60" t="s">
         <v>120</v>
       </c>
       <c r="AE60">
@@ -4495,51 +4495,51 @@
       <c r="F74" t="s">
         <v>255</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I74" t="s">
         <v>217</v>
       </c>
       <c r="J74" t="s">
         <v>88</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>253</v>
       </c>
       <c r="AJ74">
         <v>56125</v>
       </c>
       <c r="AK74">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>256</v>
       </c>
       <c r="E75" t="s">
         <v>257</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I75" t="s">
         <v>217</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>253</v>
       </c>
       <c r="AJ75">
@@ -4591,51 +4591,51 @@
       <c r="F77" t="s">
         <v>263</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I77" t="s">
         <v>217</v>
       </c>
       <c r="J77" t="s">
         <v>264</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>253</v>
       </c>
       <c r="AJ77">
         <v>61522</v>
       </c>
       <c r="AK77">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>265</v>
       </c>
       <c r="E78" t="s">
         <v>222</v>
       </c>
       <c r="F78" t="s">
         <v>266</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I78" t="s">
         <v>217</v>
       </c>
       <c r="J78" t="s">
         <v>224</v>
       </c>
       <c r="AI78" t="s">
@@ -7591,51 +7591,51 @@
       <c r="F176" t="s">
         <v>469</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I176" t="s">
         <v>384</v>
       </c>
       <c r="J176" t="s">
         <v>470</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AI176" t="s">
         <v>458</v>
       </c>
       <c r="AJ176">
         <v>60210</v>
       </c>
       <c r="AK176">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>166</v>
       </c>
       <c r="E177" t="s">
         <v>352</v>
       </c>
       <c r="F177" t="s">
         <v>471</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I177" t="s">
         <v>384</v>
       </c>
       <c r="J177" t="s">
         <v>120</v>
       </c>
       <c r="AE177">
@@ -8501,51 +8501,51 @@
       <c r="F205" t="s">
         <v>519</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I205" t="s">
         <v>384</v>
       </c>
       <c r="J205" t="s">
         <v>156</v>
       </c>
       <c r="AE205">
         <v>2</v>
       </c>
       <c r="AI205" t="s">
         <v>511</v>
       </c>
       <c r="AJ205">
         <v>61298</v>
       </c>
       <c r="AK205">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>520</v>
       </c>
       <c r="E206" t="s">
         <v>438</v>
       </c>
       <c r="F206" t="s">
         <v>521</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I206" t="s">
         <v>384</v>
       </c>
       <c r="J206" t="s">
         <v>277</v>
       </c>
       <c r="AE206">