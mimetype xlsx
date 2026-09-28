--- v3 (2026-09-06)
+++ v4 (2026-09-28)
@@ -4191,51 +4191,51 @@
       <c r="E63" t="s">
         <v>125</v>
       </c>
       <c r="F63" t="s">
         <v>205</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I63" t="s">
         <v>188</v>
       </c>
       <c r="J63" t="s">
         <v>81</v>
       </c>
       <c r="AI63" t="s">
         <v>197</v>
       </c>
       <c r="AJ63">
         <v>56650</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>206</v>
       </c>
       <c r="E64" t="s">
         <v>199</v>
       </c>
       <c r="F64" t="s">
         <v>207</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I64" t="s">
         <v>188</v>
       </c>
       <c r="AI64" t="s">
         <v>197</v>
       </c>
       <c r="AJ64">
@@ -4720,51 +4720,51 @@
       <c r="D80" t="s">
         <v>256</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" t="s">
         <v>257</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I80" t="s">
         <v>228</v>
       </c>
       <c r="AI80" t="s">
         <v>246</v>
       </c>
       <c r="AJ80">
         <v>59564</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>258</v>
       </c>
       <c r="E81" t="s">
         <v>186</v>
       </c>
       <c r="F81" t="s">
         <v>259</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I81" t="s">
         <v>228</v>
       </c>
       <c r="AI81" t="s">
         <v>246</v>
       </c>
       <c r="AJ81">
@@ -6563,51 +6563,51 @@
       <c r="F139" t="s">
         <v>417</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I139" t="s">
         <v>339</v>
       </c>
       <c r="J139" t="s">
         <v>181</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>412</v>
       </c>
       <c r="AJ139">
         <v>58819</v>
       </c>
       <c r="AK139">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>418</v>
       </c>
       <c r="E140" t="s">
         <v>145</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I140" t="s">
         <v>339</v>
       </c>
       <c r="J140" t="s">
         <v>419</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
@@ -7897,51 +7897,51 @@
       <c r="F182" t="s">
         <v>509</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I182" t="s">
         <v>421</v>
       </c>
       <c r="J182" t="s">
         <v>59</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AI182" t="s">
         <v>486</v>
       </c>
       <c r="AJ182">
         <v>58807</v>
       </c>
       <c r="AK182">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>91</v>
       </c>
       <c r="E183" t="s">
         <v>148</v>
       </c>
       <c r="F183" t="s">
         <v>510</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I183" t="s">
         <v>421</v>
       </c>
       <c r="J183" t="s">
         <v>95</v>
       </c>
       <c r="AE183">
@@ -8548,51 +8548,51 @@
       <c r="F203" t="s">
         <v>549</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I203" t="s">
         <v>421</v>
       </c>
       <c r="J203" t="s">
         <v>177</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AI203" t="s">
         <v>532</v>
       </c>
       <c r="AJ203">
         <v>58490</v>
       </c>
       <c r="AK203">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>550</v>
       </c>
       <c r="E204" t="s">
         <v>331</v>
       </c>
       <c r="F204" t="s">
         <v>551</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I204" t="s">
         <v>421</v>
       </c>
       <c r="J204" t="s">
         <v>250</v>
       </c>
       <c r="AE204">