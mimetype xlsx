--- v4 (2026-09-28)
+++ v5 (2026-10-19)
@@ -3331,51 +3331,51 @@
       <c r="F35" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>59</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>130</v>
       </c>
       <c r="AJ35">
         <v>59483</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>131</v>
       </c>
       <c r="E36" t="s">
         <v>132</v>
       </c>
       <c r="F36" t="s">
         <v>133</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>34</v>
       </c>
       <c r="AI36" t="s">
@@ -3499,51 +3499,51 @@
       <c r="E41" t="s">
         <v>140</v>
       </c>
       <c r="F41" t="s">
         <v>141</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>143</v>
       </c>
       <c r="AJ41">
         <v>57646</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>144</v>
       </c>
       <c r="E42" t="s">
         <v>145</v>
       </c>
       <c r="F42" t="s">
         <v>146</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>34</v>
       </c>
       <c r="AE42">