--- v5 (2026-10-19)
+++ v6 (2026-11-08)
@@ -3101,51 +3101,51 @@
       <c r="F28" t="s">
         <v>111</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>112</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>96</v>
       </c>
       <c r="AJ28">
         <v>59280</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>113</v>
       </c>
       <c r="E29" t="s">
         <v>114</v>
       </c>
       <c r="F29" t="s">
         <v>115</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>108</v>
       </c>
       <c r="AE29">
@@ -4720,51 +4720,51 @@
       <c r="D80" t="s">
         <v>256</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" t="s">
         <v>257</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I80" t="s">
         <v>228</v>
       </c>
       <c r="AI80" t="s">
         <v>246</v>
       </c>
       <c r="AJ80">
         <v>59564</v>
       </c>
       <c r="AK80">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>258</v>
       </c>
       <c r="E81" t="s">
         <v>186</v>
       </c>
       <c r="F81" t="s">
         <v>259</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I81" t="s">
         <v>228</v>
       </c>
       <c r="AI81" t="s">
         <v>246</v>
       </c>
       <c r="AJ81">
@@ -6257,53 +6257,50 @@
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>395</v>
       </c>
       <c r="E129" t="s">
         <v>396</v>
       </c>
       <c r="F129" t="s">
         <v>397</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I129" t="s">
         <v>339</v>
       </c>
       <c r="AI129" t="s">
         <v>376</v>
       </c>
       <c r="AJ129">
         <v>59889</v>
       </c>
-      <c r="AK129">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>398</v>
       </c>
       <c r="E130" t="s">
         <v>42</v>
       </c>
       <c r="F130" t="s">
         <v>399</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I130" t="s">
         <v>339</v>
       </c>
       <c r="J130" t="s">
         <v>214</v>
       </c>
       <c r="AE130">
         <v>1</v>
@@ -8583,51 +8580,51 @@
       <c r="F204" t="s">
         <v>551</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I204" t="s">
         <v>421</v>
       </c>
       <c r="J204" t="s">
         <v>250</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AI204" t="s">
         <v>532</v>
       </c>
       <c r="AJ204">
         <v>58787</v>
       </c>
       <c r="AK204">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>531</v>
       </c>
       <c r="E205" t="s">
         <v>268</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I205" t="s">
         <v>421</v>
       </c>
       <c r="AE205">
         <v>2</v>
       </c>
       <c r="AI205" t="s">
         <v>532</v>
       </c>
       <c r="AJ205">