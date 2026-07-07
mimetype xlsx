--- v0 (2026-05-02)
+++ v1 (2026-07-07)
@@ -3330,81 +3330,84 @@
       </c>
       <c r="F35" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>59</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>130</v>
       </c>
       <c r="AJ35">
         <v>59483</v>
       </c>
+      <c r="AK35">
+        <v>5</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>131</v>
       </c>
       <c r="E36" t="s">
         <v>132</v>
       </c>
       <c r="F36" t="s">
         <v>133</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>34</v>
       </c>
       <c r="AI36" t="s">
         <v>130</v>
       </c>
       <c r="AJ36">
         <v>59515</v>
       </c>
       <c r="AK36">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>65</v>
       </c>
       <c r="E37" t="s">
         <v>134</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>135</v>
       </c>
       <c r="AI37" t="s">
         <v>130</v>
       </c>
       <c r="AJ37">
@@ -3717,51 +3720,51 @@
       <c r="E48" t="s">
         <v>158</v>
       </c>
       <c r="F48" t="s">
         <v>159</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
         <v>160</v>
       </c>
       <c r="AJ48">
         <v>57647</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>161</v>
       </c>
       <c r="E49" t="s">
         <v>162</v>
       </c>
       <c r="F49" t="s">
         <v>163</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>71</v>
       </c>
       <c r="I49" t="s">
         <v>164</v>
       </c>
       <c r="J49" t="s">
         <v>165</v>
       </c>
       <c r="AE49">
@@ -4136,51 +4139,51 @@
       <c r="E61" t="s">
         <v>186</v>
       </c>
       <c r="F61" t="s">
         <v>202</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I61" t="s">
         <v>188</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>197</v>
       </c>
       <c r="AJ61">
         <v>58902</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>203</v>
       </c>
       <c r="E62" t="s">
         <v>104</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I62" t="s">
         <v>188</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>197</v>
       </c>
       <c r="AJ62">
@@ -5629,50 +5632,53 @@
       </c>
       <c r="F109" t="s">
         <v>337</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I109" t="s">
         <v>262</v>
       </c>
       <c r="J109" t="s">
         <v>253</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>335</v>
       </c>
       <c r="AJ109">
         <v>58817</v>
       </c>
+      <c r="AK109">
+        <v>5</v>
+      </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>333</v>
       </c>
       <c r="E110" t="s">
         <v>313</v>
       </c>
       <c r="F110" t="s">
         <v>40</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I110" t="s">
         <v>262</v>
       </c>
       <c r="AI110" t="s">
         <v>335</v>
       </c>
       <c r="AJ110">
         <v>59886</v>
@@ -6011,51 +6017,51 @@
       <c r="F121" t="s">
         <v>375</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I121" t="s">
         <v>339</v>
       </c>
       <c r="J121" t="s">
         <v>108</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>376</v>
       </c>
       <c r="AJ121">
         <v>59471</v>
       </c>
       <c r="AK121">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>377</v>
       </c>
       <c r="E122" t="s">
         <v>378</v>
       </c>
       <c r="F122" t="s">
         <v>379</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I122" t="s">
         <v>339</v>
       </c>
       <c r="J122" t="s">
         <v>253</v>
       </c>
       <c r="AE122">
@@ -6238,112 +6244,115 @@
       <c r="D128" t="s">
         <v>392</v>
       </c>
       <c r="E128" t="s">
         <v>393</v>
       </c>
       <c r="F128" t="s">
         <v>394</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I128" t="s">
         <v>339</v>
       </c>
       <c r="AI128" t="s">
         <v>376</v>
       </c>
       <c r="AJ128">
         <v>59888</v>
       </c>
       <c r="AK128">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>395</v>
       </c>
       <c r="E129" t="s">
         <v>396</v>
       </c>
       <c r="F129" t="s">
         <v>397</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I129" t="s">
         <v>339</v>
       </c>
       <c r="AI129" t="s">
         <v>376</v>
       </c>
       <c r="AJ129">
         <v>59889</v>
       </c>
+      <c r="AK129">
+        <v>5</v>
+      </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>398</v>
       </c>
       <c r="E130" t="s">
         <v>42</v>
       </c>
       <c r="F130" t="s">
         <v>399</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I130" t="s">
         <v>339</v>
       </c>
       <c r="J130" t="s">
         <v>214</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AI130" t="s">
         <v>400</v>
       </c>
       <c r="AJ130">
         <v>59700</v>
       </c>
       <c r="AK130">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>401</v>
       </c>
       <c r="E131" t="s">
         <v>402</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I131" t="s">
         <v>339</v>
       </c>
       <c r="J131" t="s">
         <v>253</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AI131" t="s">
@@ -7871,51 +7880,51 @@
       <c r="F181" t="s">
         <v>506</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I181" t="s">
         <v>421</v>
       </c>
       <c r="J181" t="s">
         <v>253</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AI181" t="s">
         <v>486</v>
       </c>
       <c r="AJ181">
         <v>59554</v>
       </c>
       <c r="AK181">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>507</v>
       </c>
       <c r="E182" t="s">
         <v>508</v>
       </c>
       <c r="F182" t="s">
         <v>509</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I182" t="s">
         <v>421</v>
       </c>
       <c r="J182" t="s">
         <v>59</v>
       </c>
       <c r="AE182">
@@ -8461,51 +8470,51 @@
       <c r="F200" t="s">
         <v>542</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I200" t="s">
         <v>421</v>
       </c>
       <c r="J200" t="s">
         <v>237</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">
         <v>532</v>
       </c>
       <c r="AJ200">
         <v>58957</v>
       </c>
       <c r="AK200">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>238</v>
       </c>
       <c r="E201" t="s">
         <v>543</v>
       </c>
       <c r="F201" t="s">
         <v>544</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I201" t="s">
         <v>421</v>
       </c>
       <c r="J201" t="s">
         <v>81</v>
       </c>
       <c r="AE201">
@@ -8557,51 +8566,51 @@
       <c r="F203" t="s">
         <v>549</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I203" t="s">
         <v>421</v>
       </c>
       <c r="J203" t="s">
         <v>177</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AI203" t="s">
         <v>532</v>
       </c>
       <c r="AJ203">
         <v>58490</v>
       </c>
       <c r="AK203">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>550</v>
       </c>
       <c r="E204" t="s">
         <v>331</v>
       </c>
       <c r="F204" t="s">
         <v>551</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I204" t="s">
         <v>421</v>
       </c>
       <c r="J204" t="s">
         <v>250</v>
       </c>
       <c r="AE204">