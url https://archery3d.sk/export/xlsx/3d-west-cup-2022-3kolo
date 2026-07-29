--- v1 (2026-07-07)
+++ v2 (2026-07-29)
@@ -6578,51 +6578,51 @@
       <c r="F139" t="s">
         <v>417</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I139" t="s">
         <v>339</v>
       </c>
       <c r="J139" t="s">
         <v>181</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>412</v>
       </c>
       <c r="AJ139">
         <v>58819</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>418</v>
       </c>
       <c r="E140" t="s">
         <v>145</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I140" t="s">
         <v>339</v>
       </c>
       <c r="J140" t="s">
         <v>419</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
@@ -8177,51 +8177,51 @@
       <c r="F190" t="s">
         <v>527</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I190" t="s">
         <v>421</v>
       </c>
       <c r="J190" t="s">
         <v>219</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AI190" t="s">
         <v>486</v>
       </c>
       <c r="AJ190">
         <v>57079</v>
       </c>
       <c r="AK190">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>528</v>
       </c>
       <c r="E191" t="s">
         <v>183</v>
       </c>
       <c r="F191" t="s">
         <v>40</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I191" t="s">
         <v>421</v>
       </c>
       <c r="AI191" t="s">
         <v>486</v>
       </c>
       <c r="AJ191">