--- v2 (2026-07-29)
+++ v3 (2026-09-06)
@@ -4001,88 +4001,82 @@
       </c>
       <c r="F57" t="s">
         <v>187</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>71</v>
       </c>
       <c r="I57" t="s">
         <v>188</v>
       </c>
       <c r="J57" t="s">
         <v>189</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>190</v>
       </c>
       <c r="AJ57">
         <v>59040</v>
       </c>
-      <c r="AK57">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>191</v>
       </c>
       <c r="E58" t="s">
         <v>125</v>
       </c>
       <c r="F58" t="s">
         <v>192</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>71</v>
       </c>
       <c r="I58" t="s">
         <v>188</v>
       </c>
       <c r="J58" t="s">
         <v>108</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>190</v>
       </c>
       <c r="AJ58">
         <v>59391</v>
       </c>
-      <c r="AK58">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>193</v>
       </c>
       <c r="E59" t="s">
         <v>194</v>
       </c>
       <c r="F59" t="s">
         <v>195</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I59" t="s">
         <v>188</v>
       </c>
       <c r="J59" t="s">
         <v>196</v>
       </c>
       <c r="AE59">
         <v>1</v>
@@ -5760,88 +5754,82 @@
       </c>
       <c r="G113" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I113" t="s">
         <v>339</v>
       </c>
       <c r="J113" t="s">
         <v>219</v>
       </c>
       <c r="AD113" t="s">
         <v>348</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
         <v>349</v>
       </c>
       <c r="AJ113">
         <v>57981</v>
       </c>
-      <c r="AK113">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>350</v>
       </c>
       <c r="E114" t="s">
         <v>351</v>
       </c>
       <c r="F114" t="s">
         <v>352</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I114" t="s">
         <v>339</v>
       </c>
       <c r="AD114" t="s">
         <v>353</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AI114" t="s">
         <v>349</v>
       </c>
       <c r="AJ114">
         <v>59078</v>
       </c>
-      <c r="AK114">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>354</v>
       </c>
       <c r="E115" t="s">
         <v>355</v>
       </c>
       <c r="F115" t="s">
         <v>356</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>71</v>
       </c>
       <c r="I115" t="s">
         <v>339</v>
       </c>
       <c r="J115" t="s">
         <v>253</v>
       </c>
       <c r="AE115">
         <v>2</v>
@@ -5955,53 +5943,50 @@
       </c>
       <c r="E119" t="s">
         <v>369</v>
       </c>
       <c r="F119" t="s">
         <v>370</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>71</v>
       </c>
       <c r="I119" t="s">
         <v>339</v>
       </c>
       <c r="J119" t="s">
         <v>219</v>
       </c>
       <c r="AI119" t="s">
         <v>361</v>
       </c>
       <c r="AJ119">
         <v>56282</v>
       </c>
-      <c r="AK119">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>371</v>
       </c>
       <c r="E120" t="s">
         <v>372</v>
       </c>
       <c r="F120" t="s">
         <v>373</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>71</v>
       </c>
       <c r="I120" t="s">
         <v>339</v>
       </c>
       <c r="AI120" t="s">
         <v>361</v>
       </c>
       <c r="AJ120">
         <v>59887</v>
@@ -6578,51 +6563,51 @@
       <c r="F139" t="s">
         <v>417</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I139" t="s">
         <v>339</v>
       </c>
       <c r="J139" t="s">
         <v>181</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>412</v>
       </c>
       <c r="AJ139">
         <v>58819</v>
       </c>
       <c r="AK139">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>418</v>
       </c>
       <c r="E140" t="s">
         <v>145</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I140" t="s">
         <v>339</v>
       </c>
       <c r="J140" t="s">
         <v>419</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
@@ -7256,53 +7241,50 @@
         <v>284</v>
       </c>
       <c r="F161" t="s">
         <v>463</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>71</v>
       </c>
       <c r="I161" t="s">
         <v>421</v>
       </c>
       <c r="J161" t="s">
         <v>81</v>
       </c>
       <c r="AE161">
         <v>2</v>
       </c>
       <c r="AI161" t="s">
         <v>456</v>
       </c>
       <c r="AJ161">
         <v>55011</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>464</v>
       </c>
       <c r="E162" t="s">
         <v>276</v>
       </c>
       <c r="F162" t="s">
         <v>465</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>71</v>
       </c>
       <c r="I162" t="s">
         <v>421</v>
       </c>
       <c r="J162" t="s">
         <v>466</v>
       </c>
       <c r="AE162">