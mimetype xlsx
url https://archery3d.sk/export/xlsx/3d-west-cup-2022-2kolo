--- v2 (2026-09-03)
+++ v3 (2026-09-25)
@@ -4807,51 +4807,51 @@
       <c r="F77" t="s">
         <v>236</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I77" t="s">
         <v>221</v>
       </c>
       <c r="J77" t="s">
         <v>94</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>229</v>
       </c>
       <c r="AJ77">
         <v>56649</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>237</v>
       </c>
       <c r="E78" t="s">
         <v>238</v>
       </c>
       <c r="F78" t="s">
         <v>239</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I78" t="s">
         <v>221</v>
       </c>
       <c r="J78" t="s">
         <v>240</v>
       </c>
       <c r="AE78">
@@ -5981,51 +5981,51 @@
       <c r="F115" t="s">
         <v>342</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I115" t="s">
         <v>294</v>
       </c>
       <c r="J115" t="s">
         <v>94</v>
       </c>
       <c r="AE115">
         <v>3</v>
       </c>
       <c r="AI115" t="s">
         <v>331</v>
       </c>
       <c r="AJ115">
         <v>58153</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>343</v>
       </c>
       <c r="E116" t="s">
         <v>141</v>
       </c>
       <c r="F116" t="s">
         <v>344</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I116" t="s">
         <v>294</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
@@ -9441,51 +9441,51 @@
       <c r="F228" t="s">
         <v>578</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I228" t="s">
         <v>471</v>
       </c>
       <c r="J228" t="s">
         <v>72</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AI228" t="s">
         <v>550</v>
       </c>
       <c r="AJ228">
         <v>58240</v>
       </c>
       <c r="AK228">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>45</v>
       </c>
       <c r="E229" t="s">
         <v>579</v>
       </c>
       <c r="F229" t="s">
         <v>580</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I229" t="s">
         <v>471</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AI229" t="s">
@@ -9915,51 +9915,51 @@
       <c r="F243" t="s">
         <v>609</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I243" t="s">
         <v>471</v>
       </c>
       <c r="J243" t="s">
         <v>43</v>
       </c>
       <c r="AE243">
         <v>1</v>
       </c>
       <c r="AI243" t="s">
         <v>596</v>
       </c>
       <c r="AJ243">
         <v>57262</v>
       </c>
       <c r="AK243">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
         <v>610</v>
       </c>
       <c r="E244" t="s">
         <v>611</v>
       </c>
       <c r="F244" t="s">
         <v>612</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I244" t="s">
         <v>471</v>
       </c>
       <c r="J244" t="s">
         <v>34</v>
       </c>
       <c r="AI244" t="s">