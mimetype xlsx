--- v3 (2026-09-25)
+++ v4 (2026-10-21)
@@ -4002,51 +4002,51 @@
       <c r="F51" t="s">
         <v>161</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I51" t="s">
         <v>27</v>
       </c>
       <c r="J51" t="s">
         <v>72</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AI51" t="s">
         <v>156</v>
       </c>
       <c r="AJ51">
         <v>56724</v>
       </c>
       <c r="AK51">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>162</v>
       </c>
       <c r="E52" t="s">
         <v>163</v>
       </c>
       <c r="F52" t="s">
         <v>164</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I52" t="s">
         <v>27</v>
       </c>
       <c r="J52" t="s">
         <v>72</v>
       </c>
       <c r="AE52">
@@ -4200,51 +4200,51 @@
       <c r="E57" t="s">
         <v>175</v>
       </c>
       <c r="F57" t="s">
         <v>176</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I57" t="s">
         <v>27</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>167</v>
       </c>
       <c r="AJ57">
         <v>56194</v>
       </c>
       <c r="AK57">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>177</v>
       </c>
       <c r="E58" t="s">
         <v>178</v>
       </c>
       <c r="F58" t="s">
         <v>179</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I58" t="s">
         <v>27</v>
       </c>
       <c r="J58" t="s">
         <v>83</v>
       </c>
       <c r="AE58">