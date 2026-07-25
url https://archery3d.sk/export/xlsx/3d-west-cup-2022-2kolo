--- v0 (2026-05-04)
+++ v1 (2026-07-25)
@@ -3793,51 +3793,51 @@
       <c r="F44" t="s">
         <v>145</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I44" t="s">
         <v>27</v>
       </c>
       <c r="J44" t="s">
         <v>72</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>121</v>
       </c>
       <c r="AJ44">
         <v>58561</v>
       </c>
       <c r="AK44">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>146</v>
       </c>
       <c r="E45" t="s">
         <v>147</v>
       </c>
       <c r="F45" t="s">
         <v>148</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I45" t="s">
         <v>27</v>
       </c>
       <c r="J45" t="s">
         <v>149</v>
       </c>
       <c r="AE45">
@@ -3941,51 +3941,51 @@
       <c r="E49" t="s">
         <v>154</v>
       </c>
       <c r="F49" t="s">
         <v>155</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I49" t="s">
         <v>27</v>
       </c>
       <c r="J49" t="s">
         <v>83</v>
       </c>
       <c r="AI49" t="s">
         <v>156</v>
       </c>
       <c r="AJ49">
         <v>55838</v>
       </c>
       <c r="AK49">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>157</v>
       </c>
       <c r="E50" t="s">
         <v>158</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I50" t="s">
         <v>27</v>
       </c>
       <c r="J50" t="s">
         <v>43</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
@@ -4004,84 +4004,87 @@
       </c>
       <c r="F51" t="s">
         <v>161</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I51" t="s">
         <v>27</v>
       </c>
       <c r="J51" t="s">
         <v>72</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AI51" t="s">
         <v>156</v>
       </c>
       <c r="AJ51">
         <v>56724</v>
       </c>
+      <c r="AK51">
+        <v>5</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>162</v>
       </c>
       <c r="E52" t="s">
         <v>163</v>
       </c>
       <c r="F52" t="s">
         <v>164</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I52" t="s">
         <v>27</v>
       </c>
       <c r="J52" t="s">
         <v>72</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
         <v>156</v>
       </c>
       <c r="AJ52">
         <v>58562</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>157</v>
       </c>
       <c r="E53" t="s">
         <v>158</v>
       </c>
       <c r="F53" t="s">
         <v>57</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I53" t="s">
         <v>27</v>
       </c>
       <c r="AI53" t="s">
         <v>156</v>
       </c>
       <c r="AJ53">
@@ -4351,51 +4354,51 @@
       <c r="E62" t="s">
         <v>187</v>
       </c>
       <c r="F62" t="s">
         <v>188</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I62" t="s">
         <v>27</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>189</v>
       </c>
       <c r="AJ62">
         <v>56195</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>190</v>
       </c>
       <c r="E63" t="s">
         <v>138</v>
       </c>
       <c r="F63" t="s">
         <v>191</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I63" t="s">
         <v>192</v>
       </c>
       <c r="J63" t="s">
         <v>193</v>
       </c>
       <c r="AI63" t="s">
@@ -4720,51 +4723,51 @@
       <c r="E74" t="s">
         <v>224</v>
       </c>
       <c r="F74" t="s">
         <v>228</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I74" t="s">
         <v>221</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>229</v>
       </c>
       <c r="AJ74">
         <v>57876</v>
       </c>
       <c r="AK74">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>230</v>
       </c>
       <c r="E75" t="s">
         <v>205</v>
       </c>
       <c r="F75" t="s">
         <v>231</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I75" t="s">
         <v>221</v>
       </c>
       <c r="J75" t="s">
         <v>232</v>
       </c>
       <c r="AI75" t="s">
@@ -6734,50 +6737,53 @@
       </c>
       <c r="F141" t="s">
         <v>388</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I141" t="s">
         <v>294</v>
       </c>
       <c r="J141" t="s">
         <v>259</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
         <v>386</v>
       </c>
       <c r="AJ141">
         <v>58188</v>
       </c>
+      <c r="AK141">
+        <v>5</v>
+      </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>389</v>
       </c>
       <c r="E142" t="s">
         <v>337</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I142" t="s">
         <v>294</v>
       </c>
       <c r="J142" t="s">
         <v>390</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
         <v>386</v>
@@ -7323,51 +7329,51 @@
       <c r="E159" t="s">
         <v>290</v>
       </c>
       <c r="F159" t="s">
         <v>436</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I159" t="s">
         <v>394</v>
       </c>
       <c r="J159" t="s">
         <v>34</v>
       </c>
       <c r="AI159" t="s">
         <v>422</v>
       </c>
       <c r="AJ159">
         <v>58294</v>
       </c>
       <c r="AK159">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>437</v>
       </c>
       <c r="E160" t="s">
         <v>130</v>
       </c>
       <c r="F160" t="s">
         <v>438</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I160" t="s">
         <v>394</v>
       </c>
       <c r="J160" t="s">
         <v>34</v>
       </c>
       <c r="AE160">
@@ -7460,84 +7466,87 @@
       <c r="F163" t="s">
         <v>444</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I163" t="s">
         <v>394</v>
       </c>
       <c r="J163" t="s">
         <v>358</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AI163" t="s">
         <v>422</v>
       </c>
       <c r="AJ163">
         <v>58598</v>
       </c>
       <c r="AK163">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>445</v>
       </c>
       <c r="E164" t="s">
         <v>356</v>
       </c>
       <c r="F164" t="s">
         <v>446</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I164" t="s">
         <v>394</v>
       </c>
       <c r="J164" t="s">
         <v>358</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AI164" t="s">
         <v>422</v>
       </c>
       <c r="AJ164">
         <v>58599</v>
       </c>
+      <c r="AK164">
+        <v>5</v>
+      </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>364</v>
       </c>
       <c r="E165" t="s">
         <v>447</v>
       </c>
       <c r="F165" t="s">
         <v>448</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I165" t="s">
         <v>394</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AI165" t="s">
         <v>449</v>
@@ -7556,86 +7565,86 @@
       <c r="F166" t="s">
         <v>451</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I166" t="s">
         <v>394</v>
       </c>
       <c r="J166" t="s">
         <v>232</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>449</v>
       </c>
       <c r="AJ166">
         <v>58179</v>
       </c>
       <c r="AK166">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>452</v>
       </c>
       <c r="E167" t="s">
         <v>453</v>
       </c>
       <c r="F167" t="s">
         <v>454</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I167" t="s">
         <v>394</v>
       </c>
       <c r="J167" t="s">
         <v>259</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AI167" t="s">
         <v>449</v>
       </c>
       <c r="AJ167">
         <v>58185</v>
       </c>
       <c r="AK167">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>271</v>
       </c>
       <c r="E168" t="s">
         <v>114</v>
       </c>
       <c r="F168" t="s">
         <v>455</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I168" t="s">
         <v>394</v>
       </c>
       <c r="J168" t="s">
         <v>34</v>
       </c>
       <c r="AE168">
@@ -9616,51 +9625,51 @@
       <c r="F233" t="s">
         <v>589</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I233" t="s">
         <v>471</v>
       </c>
       <c r="J233" t="s">
         <v>259</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AI233" t="s">
         <v>550</v>
       </c>
       <c r="AJ233">
         <v>58052</v>
       </c>
       <c r="AK233">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>590</v>
       </c>
       <c r="E234" t="s">
         <v>130</v>
       </c>
       <c r="F234" t="s">
         <v>591</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I234" t="s">
         <v>471</v>
       </c>
       <c r="J234" t="s">
         <v>83</v>
       </c>
       <c r="AI234" t="s">
@@ -9680,51 +9689,51 @@
       <c r="F235" t="s">
         <v>593</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I235" t="s">
         <v>471</v>
       </c>
       <c r="J235" t="s">
         <v>263</v>
       </c>
       <c r="AE235">
         <v>1</v>
       </c>
       <c r="AI235" t="s">
         <v>550</v>
       </c>
       <c r="AJ235">
         <v>57075</v>
       </c>
       <c r="AK235">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
         <v>594</v>
       </c>
       <c r="E236" t="s">
         <v>595</v>
       </c>
       <c r="F236" t="s">
         <v>57</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I236" t="s">
         <v>471</v>
       </c>
       <c r="AI236" t="s">
         <v>596</v>
       </c>
       <c r="AJ236">
@@ -9895,51 +9904,51 @@
       <c r="F242" t="s">
         <v>606</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I242" t="s">
         <v>471</v>
       </c>
       <c r="J242" t="s">
         <v>112</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AI242" t="s">
         <v>596</v>
       </c>
       <c r="AJ242">
         <v>58004</v>
       </c>
       <c r="AK242">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:37">
       <c r="D243" t="s">
         <v>607</v>
       </c>
       <c r="E243" t="s">
         <v>608</v>
       </c>
       <c r="F243" t="s">
         <v>609</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I243" t="s">
         <v>471</v>
       </c>
       <c r="J243" t="s">
         <v>43</v>
       </c>
       <c r="AE243">
@@ -10267,50 +10276,53 @@
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
         <v>626</v>
       </c>
       <c r="E255" t="s">
         <v>586</v>
       </c>
       <c r="F255" t="s">
         <v>627</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I255" t="s">
         <v>471</v>
       </c>
       <c r="AI255" t="s">
         <v>615</v>
       </c>
       <c r="AJ255">
         <v>57424</v>
+      </c>
+      <c r="AK255">
+        <v>4</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>628</v>
       </c>
       <c r="E256" t="s">
         <v>99</v>
       </c>
       <c r="F256" t="s">
         <v>629</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I256" t="s">
         <v>471</v>
       </c>
       <c r="J256" t="s">
         <v>630</v>
       </c>
       <c r="AE256">