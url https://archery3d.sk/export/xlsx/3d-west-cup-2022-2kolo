--- v1 (2026-07-25)
+++ v2 (2026-09-03)
@@ -3356,53 +3356,50 @@
       </c>
       <c r="E30" t="s">
         <v>103</v>
       </c>
       <c r="F30" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>105</v>
       </c>
       <c r="AJ30">
         <v>58421</v>
       </c>
-      <c r="AK30">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>106</v>
       </c>
       <c r="E31" t="s">
         <v>107</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="J31" t="s">
         <v>108</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>105</v>
@@ -4655,88 +4652,82 @@
       </c>
       <c r="E72" t="s">
         <v>205</v>
       </c>
       <c r="F72" t="s">
         <v>220</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I72" t="s">
         <v>221</v>
       </c>
       <c r="J72" t="s">
         <v>34</v>
       </c>
       <c r="AI72" t="s">
         <v>222</v>
       </c>
       <c r="AJ72">
         <v>56664</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>223</v>
       </c>
       <c r="E73" t="s">
         <v>224</v>
       </c>
       <c r="F73" t="s">
         <v>225</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I73" t="s">
         <v>221</v>
       </c>
       <c r="J73" t="s">
         <v>226</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>222</v>
       </c>
       <c r="AJ73">
         <v>58020</v>
       </c>
-      <c r="AK73">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>227</v>
       </c>
       <c r="E74" t="s">
         <v>224</v>
       </c>
       <c r="F74" t="s">
         <v>228</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I74" t="s">
         <v>221</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>229</v>
@@ -6485,53 +6476,50 @@
       </c>
       <c r="F132" t="s">
         <v>374</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I132" t="s">
         <v>294</v>
       </c>
       <c r="J132" t="s">
         <v>94</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>363</v>
       </c>
       <c r="AJ132">
         <v>56122</v>
       </c>
-      <c r="AK132">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>375</v>
       </c>
       <c r="E133" t="s">
         <v>376</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I133" t="s">
         <v>294</v>
       </c>
       <c r="J133" t="s">
         <v>377</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>363</v>
@@ -6830,53 +6818,50 @@
       </c>
       <c r="G144" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H144" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I144" t="s">
         <v>394</v>
       </c>
       <c r="J144" t="s">
         <v>94</v>
       </c>
       <c r="AD144" t="s">
         <v>395</v>
       </c>
       <c r="AE144">
         <v>3</v>
       </c>
       <c r="AI144" t="s">
         <v>396</v>
       </c>
       <c r="AJ144">
         <v>58594</v>
       </c>
-      <c r="AK144">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>397</v>
       </c>
       <c r="E145" t="s">
         <v>398</v>
       </c>
       <c r="F145" t="s">
         <v>399</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I145" t="s">
         <v>394</v>
       </c>
       <c r="J145" t="s">
         <v>94</v>
       </c>
       <c r="AD145" t="s">
         <v>400</v>
@@ -6903,53 +6888,50 @@
       </c>
       <c r="G146" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I146" t="s">
         <v>394</v>
       </c>
       <c r="J146" t="s">
         <v>263</v>
       </c>
       <c r="AD146" t="s">
         <v>403</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AI146" t="s">
         <v>404</v>
       </c>
       <c r="AJ146">
         <v>57459</v>
       </c>
-      <c r="AK146">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>405</v>
       </c>
       <c r="E147" t="s">
         <v>144</v>
       </c>
       <c r="F147" t="s">
         <v>406</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I147" t="s">
         <v>394</v>
       </c>
       <c r="J147" t="s">
         <v>259</v>
       </c>
       <c r="AE147">
         <v>2</v>
@@ -7098,53 +7080,50 @@
       </c>
       <c r="E152" t="s">
         <v>114</v>
       </c>
       <c r="F152" t="s">
         <v>420</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I152" t="s">
         <v>394</v>
       </c>
       <c r="J152" t="s">
         <v>263</v>
       </c>
       <c r="AI152" t="s">
         <v>413</v>
       </c>
       <c r="AJ152">
         <v>56281</v>
       </c>
-      <c r="AK152">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>383</v>
       </c>
       <c r="E153" t="s">
         <v>356</v>
       </c>
       <c r="F153" t="s">
         <v>421</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I153" t="s">
         <v>394</v>
       </c>
       <c r="J153" t="s">
         <v>98</v>
       </c>
       <c r="AE153">
         <v>1</v>
@@ -8505,53 +8484,50 @@
         <v>101</v>
       </c>
       <c r="F196" t="s">
         <v>520</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H196" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I196" t="s">
         <v>471</v>
       </c>
       <c r="J196" t="s">
         <v>94</v>
       </c>
       <c r="AE196">
         <v>2</v>
       </c>
       <c r="AI196" t="s">
         <v>516</v>
       </c>
       <c r="AJ196">
         <v>55009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>508</v>
       </c>
       <c r="E197" t="s">
         <v>521</v>
       </c>
       <c r="F197" t="s">
         <v>522</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I197" t="s">
         <v>471</v>
       </c>
       <c r="J197" t="s">
         <v>83</v>
       </c>
       <c r="AE197">