--- v2 (2026-09-08)
+++ v3 (2026-09-28)
@@ -4596,51 +4596,51 @@
       <c r="F69" t="s">
         <v>206</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I69" t="s">
         <v>202</v>
       </c>
       <c r="J69" t="s">
         <v>106</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>204</v>
       </c>
       <c r="AJ69">
         <v>57668</v>
       </c>
       <c r="AK69">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>207</v>
       </c>
       <c r="E70" t="s">
         <v>208</v>
       </c>
       <c r="F70" t="s">
         <v>209</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I70" t="s">
         <v>202</v>
       </c>
       <c r="J70" t="s">
         <v>203</v>
       </c>
       <c r="AE70">
@@ -4980,51 +4980,51 @@
       <c r="F81" t="s">
         <v>247</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I81" t="s">
         <v>228</v>
       </c>
       <c r="J81" t="s">
         <v>87</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>240</v>
       </c>
       <c r="AJ81">
         <v>56648</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>248</v>
       </c>
       <c r="E82" t="s">
         <v>249</v>
       </c>
       <c r="F82" t="s">
         <v>250</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I82" t="s">
         <v>228</v>
       </c>
       <c r="J82" t="s">
         <v>251</v>
       </c>
       <c r="AE82">
@@ -5375,51 +5375,51 @@
       <c r="E94" t="s">
         <v>286</v>
       </c>
       <c r="F94" t="s">
         <v>287</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I94" t="s">
         <v>277</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AI94" t="s">
         <v>288</v>
       </c>
       <c r="AJ94">
         <v>57453</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>289</v>
       </c>
       <c r="E95" t="s">
         <v>226</v>
       </c>
       <c r="F95" t="s">
         <v>290</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I95" t="s">
         <v>277</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
@@ -5945,51 +5945,51 @@
       <c r="F112" t="s">
         <v>339</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I112" t="s">
         <v>293</v>
       </c>
       <c r="J112" t="s">
         <v>87</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>332</v>
       </c>
       <c r="AJ112">
         <v>56119</v>
       </c>
       <c r="AK112">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>340</v>
       </c>
       <c r="E113" t="s">
         <v>140</v>
       </c>
       <c r="F113" t="s">
         <v>341</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I113" t="s">
         <v>293</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
@@ -6552,51 +6552,51 @@
       <c r="F132" t="s">
         <v>379</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I132" t="s">
         <v>293</v>
       </c>
       <c r="J132" t="s">
         <v>28</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>380</v>
       </c>
       <c r="AJ132">
         <v>57663</v>
       </c>
       <c r="AK132">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>381</v>
       </c>
       <c r="E133" t="s">
         <v>140</v>
       </c>
       <c r="F133" t="s">
         <v>382</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I133" t="s">
         <v>293</v>
       </c>
       <c r="J133" t="s">
         <v>294</v>
       </c>
       <c r="AE133">
@@ -7533,51 +7533,51 @@
       <c r="F162" t="s">
         <v>463</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I162" t="s">
         <v>385</v>
       </c>
       <c r="J162" t="s">
         <v>213</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AI162" t="s">
         <v>457</v>
       </c>
       <c r="AJ162">
         <v>57444</v>
       </c>
       <c r="AK162">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>458</v>
       </c>
       <c r="E163" t="s">
         <v>95</v>
       </c>
       <c r="F163" t="s">
         <v>37</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I163" t="s">
         <v>385</v>
       </c>
       <c r="AI163" t="s">
         <v>457</v>
       </c>
       <c r="AJ163">
@@ -8743,51 +8743,51 @@
       <c r="F200" t="s">
         <v>552</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I200" t="s">
         <v>471</v>
       </c>
       <c r="J200" t="s">
         <v>60</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">
         <v>527</v>
       </c>
       <c r="AJ200">
         <v>57717</v>
       </c>
       <c r="AK200">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>553</v>
       </c>
       <c r="E201" t="s">
         <v>554</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I201" t="s">
         <v>471</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AI201" t="s">
         <v>527</v>
       </c>
       <c r="AJ201">
@@ -9056,51 +9056,51 @@
       <c r="D211" t="s">
         <v>567</v>
       </c>
       <c r="E211" t="s">
         <v>562</v>
       </c>
       <c r="F211" t="s">
         <v>568</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I211" t="s">
         <v>471</v>
       </c>
       <c r="AI211" t="s">
         <v>527</v>
       </c>
       <c r="AJ211">
         <v>57780</v>
       </c>
       <c r="AK211">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>231</v>
       </c>
       <c r="E212" t="s">
         <v>77</v>
       </c>
       <c r="F212" t="s">
         <v>569</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I212" t="s">
         <v>471</v>
       </c>
       <c r="J212" t="s">
         <v>93</v>
       </c>
       <c r="AE212">
@@ -9698,51 +9698,51 @@
       <c r="F232" t="s">
         <v>609</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I232" t="s">
         <v>471</v>
       </c>
       <c r="J232" t="s">
         <v>203</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AI232" t="s">
         <v>582</v>
       </c>
       <c r="AJ232">
         <v>57514</v>
       </c>
       <c r="AK232">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>610</v>
       </c>
       <c r="E233" t="s">
         <v>261</v>
       </c>
       <c r="F233" t="s">
         <v>611</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I233" t="s">
         <v>471</v>
       </c>
       <c r="J233" t="s">
         <v>87</v>
       </c>
       <c r="AE233">
@@ -9765,51 +9765,51 @@
       <c r="F234" t="s">
         <v>614</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I234" t="s">
         <v>471</v>
       </c>
       <c r="J234" t="s">
         <v>28</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AI234" t="s">
         <v>582</v>
       </c>
       <c r="AJ234">
         <v>57259</v>
       </c>
       <c r="AK234">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>607</v>
       </c>
       <c r="E235" t="s">
         <v>615</v>
       </c>
       <c r="F235" t="s">
         <v>616</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I235" t="s">
         <v>471</v>
       </c>
       <c r="J235" t="s">
         <v>203</v>
       </c>
       <c r="AE235">