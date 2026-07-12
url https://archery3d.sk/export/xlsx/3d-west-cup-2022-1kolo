--- v0 (2026-05-04)
+++ v1 (2026-07-12)
@@ -3573,51 +3573,51 @@
       <c r="F36" t="s">
         <v>121</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I36" t="s">
         <v>27</v>
       </c>
       <c r="J36" t="s">
         <v>60</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>115</v>
       </c>
       <c r="AJ36">
         <v>57642</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>122</v>
       </c>
       <c r="E37" t="s">
         <v>79</v>
       </c>
       <c r="F37" t="s">
         <v>123</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I37" t="s">
         <v>27</v>
       </c>
       <c r="J37" t="s">
         <v>60</v>
       </c>
       <c r="AE37">
@@ -4127,50 +4127,53 @@
       </c>
       <c r="F54" t="s">
         <v>162</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I54" t="s">
         <v>27</v>
       </c>
       <c r="J54" t="s">
         <v>60</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
         <v>163</v>
       </c>
       <c r="AJ54">
         <v>56629</v>
       </c>
+      <c r="AK54">
+        <v>5</v>
+      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>164</v>
       </c>
       <c r="E55" t="s">
         <v>165</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I55" t="s">
         <v>27</v>
       </c>
       <c r="J55" t="s">
         <v>28</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>163</v>
@@ -4497,51 +4500,51 @@
       <c r="E66" t="s">
         <v>191</v>
       </c>
       <c r="F66" t="s">
         <v>192</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I66" t="s">
         <v>27</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>193</v>
       </c>
       <c r="AJ66">
         <v>54636</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>194</v>
       </c>
       <c r="E67" t="s">
         <v>195</v>
       </c>
       <c r="F67" t="s">
         <v>196</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I67" t="s">
         <v>197</v>
       </c>
       <c r="J67" t="s">
         <v>198</v>
       </c>
       <c r="AI67" t="s">
@@ -4596,51 +4599,51 @@
       <c r="F69" t="s">
         <v>206</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I69" t="s">
         <v>202</v>
       </c>
       <c r="J69" t="s">
         <v>106</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>204</v>
       </c>
       <c r="AJ69">
         <v>57668</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>207</v>
       </c>
       <c r="E70" t="s">
         <v>208</v>
       </c>
       <c r="F70" t="s">
         <v>209</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I70" t="s">
         <v>202</v>
       </c>
       <c r="J70" t="s">
         <v>203</v>
       </c>
       <c r="AE70">
@@ -4950,50 +4953,53 @@
       </c>
       <c r="F80" t="s">
         <v>244</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I80" t="s">
         <v>228</v>
       </c>
       <c r="J80" t="s">
         <v>245</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>240</v>
       </c>
       <c r="AJ80">
         <v>57653</v>
       </c>
+      <c r="AK80">
+        <v>5</v>
+      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>246</v>
       </c>
       <c r="E81" t="s">
         <v>133</v>
       </c>
       <c r="F81" t="s">
         <v>247</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I81" t="s">
         <v>228</v>
       </c>
       <c r="J81" t="s">
         <v>87</v>
       </c>
       <c r="AE81">
         <v>1</v>
@@ -5079,51 +5085,51 @@
       <c r="E84" t="s">
         <v>226</v>
       </c>
       <c r="F84" t="s">
         <v>256</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I84" t="s">
         <v>228</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>240</v>
       </c>
       <c r="AJ84">
         <v>57535</v>
       </c>
       <c r="AK84">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>257</v>
       </c>
       <c r="E85" t="s">
         <v>133</v>
       </c>
       <c r="F85" t="s">
         <v>258</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I85" t="s">
         <v>228</v>
       </c>
       <c r="J85" t="s">
         <v>259</v>
       </c>
       <c r="AI85" t="s">
@@ -6592,50 +6598,53 @@
       </c>
       <c r="F133" t="s">
         <v>382</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I133" t="s">
         <v>293</v>
       </c>
       <c r="J133" t="s">
         <v>294</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>380</v>
       </c>
       <c r="AJ133">
         <v>57695</v>
       </c>
+      <c r="AK133">
+        <v>5</v>
+      </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>383</v>
       </c>
       <c r="E134" t="s">
         <v>275</v>
       </c>
       <c r="F134" t="s">
         <v>384</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I134" t="s">
         <v>385</v>
       </c>
       <c r="J134" t="s">
         <v>87</v>
       </c>
       <c r="AD134" t="s">
         <v>386</v>
@@ -7260,51 +7269,51 @@
       <c r="F153" t="s">
         <v>440</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I153" t="s">
         <v>385</v>
       </c>
       <c r="J153" t="s">
         <v>93</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AI153" t="s">
         <v>422</v>
       </c>
       <c r="AJ153">
         <v>57260</v>
       </c>
       <c r="AK153">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>441</v>
       </c>
       <c r="E154" t="s">
         <v>82</v>
       </c>
       <c r="F154" t="s">
         <v>442</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I154" t="s">
         <v>385</v>
       </c>
       <c r="J154" t="s">
         <v>443</v>
       </c>
       <c r="AE154">
@@ -7327,51 +7336,51 @@
       <c r="F155" t="s">
         <v>445</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I155" t="s">
         <v>385</v>
       </c>
       <c r="J155" t="s">
         <v>294</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>422</v>
       </c>
       <c r="AJ155">
         <v>57557</v>
       </c>
       <c r="AK155">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>446</v>
       </c>
       <c r="E156" t="s">
         <v>32</v>
       </c>
       <c r="F156" t="s">
         <v>447</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I156" t="s">
         <v>385</v>
       </c>
       <c r="J156" t="s">
         <v>273</v>
       </c>
       <c r="AE156">
@@ -9719,51 +9728,51 @@
       <c r="F232" t="s">
         <v>609</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I232" t="s">
         <v>471</v>
       </c>
       <c r="J232" t="s">
         <v>203</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AI232" t="s">
         <v>582</v>
       </c>
       <c r="AJ232">
         <v>57514</v>
       </c>
       <c r="AK232">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>610</v>
       </c>
       <c r="E233" t="s">
         <v>261</v>
       </c>
       <c r="F233" t="s">
         <v>611</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I233" t="s">
         <v>471</v>
       </c>
       <c r="J233" t="s">
         <v>87</v>
       </c>
       <c r="AE233">
@@ -10008,50 +10017,53 @@
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>632</v>
       </c>
       <c r="E241" t="s">
         <v>562</v>
       </c>
       <c r="F241" t="s">
         <v>633</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I241" t="s">
         <v>471</v>
       </c>
       <c r="AI241" t="s">
         <v>627</v>
       </c>
       <c r="AJ241">
         <v>57421</v>
+      </c>
+      <c r="AK241">
+        <v>4</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>634</v>
       </c>
       <c r="E242" t="s">
         <v>169</v>
       </c>
       <c r="F242" t="s">
         <v>635</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I242" t="s">
         <v>471</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AI242" t="s">