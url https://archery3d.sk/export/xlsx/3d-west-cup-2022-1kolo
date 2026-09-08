--- v1 (2026-07-12)
+++ v2 (2026-09-08)
@@ -3470,53 +3470,50 @@
       </c>
       <c r="E33" t="s">
         <v>109</v>
       </c>
       <c r="F33" t="s">
         <v>110</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I33" t="s">
         <v>27</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>100</v>
       </c>
       <c r="AJ33">
         <v>57749</v>
       </c>
-      <c r="AK33">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>111</v>
       </c>
       <c r="E34" t="s">
         <v>112</v>
       </c>
       <c r="F34" t="s">
         <v>113</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I34" t="s">
         <v>27</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>115</v>
@@ -4793,88 +4790,82 @@
       </c>
       <c r="F75" t="s">
         <v>227</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I75" t="s">
         <v>228</v>
       </c>
       <c r="J75" t="s">
         <v>229</v>
       </c>
       <c r="AE75">
         <v>2</v>
       </c>
       <c r="AI75" t="s">
         <v>230</v>
       </c>
       <c r="AJ75">
         <v>56643</v>
       </c>
-      <c r="AK75">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>231</v>
       </c>
       <c r="E76" t="s">
         <v>133</v>
       </c>
       <c r="F76" t="s">
         <v>232</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I76" t="s">
         <v>228</v>
       </c>
       <c r="J76" t="s">
         <v>93</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>230</v>
       </c>
       <c r="AJ76">
         <v>57293</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>233</v>
       </c>
       <c r="E77" t="s">
         <v>234</v>
       </c>
       <c r="F77" t="s">
         <v>235</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I77" t="s">
         <v>228</v>
       </c>
       <c r="J77" t="s">
         <v>52</v>
       </c>
       <c r="AI77" t="s">
         <v>236</v>
@@ -6288,51 +6279,51 @@
       <c r="F123" t="s">
         <v>360</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I123" t="s">
         <v>293</v>
       </c>
       <c r="J123" t="s">
         <v>361</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>332</v>
       </c>
       <c r="AJ123">
         <v>57534</v>
       </c>
       <c r="AK123">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>362</v>
       </c>
       <c r="E124" t="s">
         <v>151</v>
       </c>
       <c r="F124" t="s">
         <v>363</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I124" t="s">
         <v>293</v>
       </c>
       <c r="J124" t="s">
         <v>364</v>
       </c>
       <c r="AE124">
@@ -6438,53 +6429,50 @@
       </c>
       <c r="F128" t="s">
         <v>372</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I128" t="s">
         <v>293</v>
       </c>
       <c r="J128" t="s">
         <v>87</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AI128" t="s">
         <v>368</v>
       </c>
       <c r="AJ128">
         <v>56120</v>
       </c>
-      <c r="AK128">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>323</v>
       </c>
       <c r="E129" t="s">
         <v>324</v>
       </c>
       <c r="F129" t="s">
         <v>373</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I129" t="s">
         <v>293</v>
       </c>
       <c r="J129" t="s">
         <v>303</v>
       </c>
       <c r="AE129">
         <v>1</v>
@@ -6636,91 +6624,85 @@
       </c>
       <c r="G134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I134" t="s">
         <v>385</v>
       </c>
       <c r="J134" t="s">
         <v>87</v>
       </c>
       <c r="AD134" t="s">
         <v>386</v>
       </c>
       <c r="AE134">
         <v>4</v>
       </c>
       <c r="AI134" t="s">
         <v>387</v>
       </c>
       <c r="AJ134">
         <v>57601</v>
       </c>
-      <c r="AK134">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>388</v>
       </c>
       <c r="E135" t="s">
         <v>389</v>
       </c>
       <c r="F135" t="s">
         <v>390</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I135" t="s">
         <v>385</v>
       </c>
       <c r="J135" t="s">
         <v>87</v>
       </c>
       <c r="AD135" t="s">
         <v>391</v>
       </c>
       <c r="AE135">
         <v>3</v>
       </c>
       <c r="AI135" t="s">
         <v>387</v>
       </c>
       <c r="AJ135">
         <v>55841</v>
       </c>
-      <c r="AK135">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>392</v>
       </c>
       <c r="E136" t="s">
         <v>393</v>
       </c>
       <c r="F136" t="s">
         <v>394</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I136" t="s">
         <v>385</v>
       </c>
       <c r="J136" t="s">
         <v>87</v>
       </c>
       <c r="AD136" t="s">
         <v>395</v>
@@ -6747,91 +6729,85 @@
       </c>
       <c r="G137" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I137" t="s">
         <v>385</v>
       </c>
       <c r="J137" t="s">
         <v>135</v>
       </c>
       <c r="AD137" t="s">
         <v>399</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AI137" t="s">
         <v>400</v>
       </c>
       <c r="AJ137">
         <v>57645</v>
       </c>
-      <c r="AK137">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>345</v>
       </c>
       <c r="E138" t="s">
         <v>401</v>
       </c>
       <c r="F138" t="s">
         <v>402</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I138" t="s">
         <v>385</v>
       </c>
       <c r="J138" t="s">
         <v>273</v>
       </c>
       <c r="AD138" t="s">
         <v>403</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">
         <v>400</v>
       </c>
       <c r="AJ138">
         <v>57456</v>
       </c>
-      <c r="AK138">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>388</v>
       </c>
       <c r="E139" t="s">
         <v>404</v>
       </c>
       <c r="F139" t="s">
         <v>405</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I139" t="s">
         <v>385</v>
       </c>
       <c r="J139" t="s">
         <v>87</v>
       </c>
       <c r="AD139" t="s">
         <v>406</v>
@@ -6971,53 +6947,50 @@
       </c>
       <c r="E144" t="s">
         <v>418</v>
       </c>
       <c r="F144" t="s">
         <v>419</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I144" t="s">
         <v>385</v>
       </c>
       <c r="J144" t="s">
         <v>273</v>
       </c>
       <c r="AI144" t="s">
         <v>410</v>
       </c>
       <c r="AJ144">
         <v>56279</v>
       </c>
-      <c r="AK144">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>420</v>
       </c>
       <c r="E145" t="s">
         <v>117</v>
       </c>
       <c r="F145" t="s">
         <v>421</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I145" t="s">
         <v>385</v>
       </c>
       <c r="J145" t="s">
         <v>93</v>
       </c>
       <c r="AI145" t="s">
         <v>422</v>
@@ -7560,51 +7533,51 @@
       <c r="F162" t="s">
         <v>463</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I162" t="s">
         <v>385</v>
       </c>
       <c r="J162" t="s">
         <v>213</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AI162" t="s">
         <v>457</v>
       </c>
       <c r="AJ162">
         <v>57444</v>
       </c>
       <c r="AK162">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>458</v>
       </c>
       <c r="E163" t="s">
         <v>95</v>
       </c>
       <c r="F163" t="s">
         <v>37</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I163" t="s">
         <v>385</v>
       </c>
       <c r="AI163" t="s">
         <v>457</v>
       </c>
       <c r="AJ163">
@@ -8167,53 +8140,50 @@
       </c>
       <c r="F181" t="s">
         <v>506</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I181" t="s">
         <v>471</v>
       </c>
       <c r="J181" t="s">
         <v>87</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AI181" t="s">
         <v>499</v>
       </c>
       <c r="AJ181">
         <v>55001</v>
       </c>
-      <c r="AK181">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>507</v>
       </c>
       <c r="E182" t="s">
         <v>318</v>
       </c>
       <c r="F182" t="s">
         <v>508</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H182" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I182" t="s">
         <v>471</v>
       </c>
       <c r="J182" t="s">
         <v>42</v>
       </c>
       <c r="AE182">
         <v>1</v>
@@ -9275,51 +9245,51 @@
       <c r="F217" t="s">
         <v>579</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I217" t="s">
         <v>471</v>
       </c>
       <c r="J217" t="s">
         <v>273</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AI217" t="s">
         <v>527</v>
       </c>
       <c r="AJ217">
         <v>57071</v>
       </c>
       <c r="AK217">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>580</v>
       </c>
       <c r="E218" t="s">
         <v>453</v>
       </c>
       <c r="F218" t="s">
         <v>581</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I218" t="s">
         <v>471</v>
       </c>
       <c r="J218" t="s">
         <v>437</v>
       </c>
       <c r="AE218">