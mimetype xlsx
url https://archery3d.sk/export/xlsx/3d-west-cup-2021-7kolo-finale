--- v0 (2026-05-01)
+++ v1 (2026-08-17)
@@ -2755,50 +2755,53 @@
       </c>
       <c r="F25" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>105</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>114</v>
       </c>
       <c r="AJ25">
         <v>52528</v>
       </c>
+      <c r="AK25">
+        <v>5</v>
+      </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>115</v>
       </c>
       <c r="E26" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>114</v>
       </c>
       <c r="AJ26">
         <v>52882</v>
@@ -2895,51 +2898,51 @@
       <c r="E30" t="s">
         <v>74</v>
       </c>
       <c r="F30" t="s">
         <v>122</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>34</v>
       </c>
       <c r="AI30" t="s">
         <v>114</v>
       </c>
       <c r="AJ30">
         <v>52702</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>101</v>
       </c>
       <c r="AE31">
@@ -3192,51 +3195,51 @@
       <c r="F39" t="s">
         <v>151</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>152</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>153</v>
       </c>
       <c r="AJ39">
         <v>51513</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>154</v>
       </c>
       <c r="E40" t="s">
         <v>134</v>
       </c>
       <c r="F40" t="s">
         <v>155</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>136</v>
       </c>
       <c r="AE40">
@@ -3256,51 +3259,51 @@
       <c r="E41" t="s">
         <v>157</v>
       </c>
       <c r="F41" t="s">
         <v>158</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>153</v>
       </c>
       <c r="AJ41">
         <v>49375</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>159</v>
       </c>
       <c r="E42" t="s">
         <v>131</v>
       </c>
       <c r="F42" t="s">
         <v>160</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I42" t="s">
         <v>161</v>
       </c>
       <c r="AI42" t="s">
         <v>162</v>
       </c>
       <c r="AJ42">
@@ -3413,51 +3416,51 @@
       <c r="E46" t="s">
         <v>176</v>
       </c>
       <c r="F46" t="s">
         <v>177</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I46" t="s">
         <v>170</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>172</v>
       </c>
       <c r="AJ46">
         <v>52933</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>178</v>
       </c>
       <c r="E47" t="s">
         <v>66</v>
       </c>
       <c r="F47" t="s">
         <v>179</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I47" t="s">
         <v>170</v>
       </c>
       <c r="J47" t="s">
         <v>148</v>
       </c>
       <c r="AE47">
@@ -4360,53 +4363,50 @@
       </c>
       <c r="F76" t="s">
         <v>253</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I76" t="s">
         <v>211</v>
       </c>
       <c r="J76" t="s">
         <v>148</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>254</v>
       </c>
       <c r="AJ76">
         <v>52810</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>222</v>
       </c>
       <c r="E77" t="s">
         <v>48</v>
       </c>
       <c r="F77" t="s">
         <v>255</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I77" t="s">
         <v>211</v>
       </c>
       <c r="J77" t="s">
         <v>212</v>
       </c>
       <c r="AE77">
         <v>1</v>
@@ -4520,53 +4520,50 @@
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I81" t="s">
         <v>269</v>
       </c>
       <c r="J81" t="s">
         <v>148</v>
       </c>
       <c r="AD81" t="s">
         <v>270</v>
       </c>
       <c r="AE81">
         <v>2</v>
       </c>
       <c r="AI81" t="s">
         <v>271</v>
       </c>
       <c r="AJ81">
         <v>52267</v>
       </c>
-      <c r="AK81">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>272</v>
       </c>
       <c r="E82" t="s">
         <v>273</v>
       </c>
       <c r="F82" t="s">
         <v>274</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I82" t="s">
         <v>269</v>
       </c>
       <c r="J82" t="s">
         <v>148</v>
       </c>
       <c r="AD82" t="s">
         <v>275</v>
@@ -4593,53 +4590,50 @@
       </c>
       <c r="G83" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I83" t="s">
         <v>269</v>
       </c>
       <c r="J83" t="s">
         <v>39</v>
       </c>
       <c r="AD83" t="s">
         <v>279</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AI83" t="s">
         <v>280</v>
       </c>
       <c r="AJ83">
         <v>52922</v>
       </c>
-      <c r="AK83">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>266</v>
       </c>
       <c r="E84" t="s">
         <v>281</v>
       </c>
       <c r="F84" t="s">
         <v>282</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I84" t="s">
         <v>269</v>
       </c>
       <c r="J84" t="s">
         <v>148</v>
       </c>
       <c r="AE84">
         <v>1</v>
@@ -4724,53 +4718,50 @@
       </c>
       <c r="F87" t="s">
         <v>293</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I87" t="s">
         <v>269</v>
       </c>
       <c r="J87" t="s">
         <v>194</v>
       </c>
       <c r="AE87">
         <v>2</v>
       </c>
       <c r="AI87" t="s">
         <v>290</v>
       </c>
       <c r="AJ87">
         <v>52091</v>
       </c>
-      <c r="AK87">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>294</v>
       </c>
       <c r="E88" t="s">
         <v>295</v>
       </c>
       <c r="F88" t="s">
         <v>296</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I88" t="s">
         <v>269</v>
       </c>
       <c r="J88" t="s">
         <v>148</v>
       </c>
       <c r="AE88">
         <v>2</v>
@@ -4853,51 +4844,51 @@
       <c r="F91" t="s">
         <v>305</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I91" t="s">
         <v>269</v>
       </c>
       <c r="J91" t="s">
         <v>72</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
         <v>303</v>
       </c>
       <c r="AJ91">
         <v>52790</v>
       </c>
       <c r="AK91">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>306</v>
       </c>
       <c r="E92" t="s">
         <v>226</v>
       </c>
       <c r="F92" t="s">
         <v>307</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I92" t="s">
         <v>269</v>
       </c>
       <c r="J92" t="s">
         <v>194</v>
       </c>
       <c r="AE92">
@@ -5092,51 +5083,51 @@
       <c r="F98" t="s">
         <v>323</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I98" t="s">
         <v>269</v>
       </c>
       <c r="J98" t="s">
         <v>187</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>324</v>
       </c>
       <c r="AJ98">
         <v>45097</v>
       </c>
       <c r="AK98">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>325</v>
       </c>
       <c r="E99" t="s">
         <v>292</v>
       </c>
       <c r="F99" t="s">
         <v>69</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I99" t="s">
         <v>269</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
@@ -5182,51 +5173,51 @@
       <c r="E101" t="s">
         <v>328</v>
       </c>
       <c r="F101" t="s">
         <v>329</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I101" t="s">
         <v>269</v>
       </c>
       <c r="J101" t="s">
         <v>182</v>
       </c>
       <c r="AI101" t="s">
         <v>324</v>
       </c>
       <c r="AJ101">
         <v>52975</v>
       </c>
       <c r="AK101">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>330</v>
       </c>
       <c r="E102" t="s">
         <v>176</v>
       </c>
       <c r="F102" t="s">
         <v>331</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I102" t="s">
         <v>269</v>
       </c>
       <c r="J102" t="s">
         <v>182</v>
       </c>
       <c r="AE102">
@@ -5252,51 +5243,51 @@
       <c r="F103" t="s">
         <v>334</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I103" t="s">
         <v>269</v>
       </c>
       <c r="J103" t="s">
         <v>166</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>332</v>
       </c>
       <c r="AJ103">
         <v>52348</v>
       </c>
       <c r="AK103">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>335</v>
       </c>
       <c r="E104" t="s">
         <v>336</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I104" t="s">
         <v>269</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AI104" t="s">
         <v>332</v>
       </c>
       <c r="AJ104">
@@ -7188,86 +7179,86 @@
       <c r="F165" t="s">
         <v>438</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I165" t="s">
         <v>338</v>
       </c>
       <c r="J165" t="s">
         <v>97</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AI165" t="s">
         <v>433</v>
       </c>
       <c r="AJ165">
         <v>52927</v>
       </c>
       <c r="AK165">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>434</v>
       </c>
       <c r="E166" t="s">
         <v>439</v>
       </c>
       <c r="F166" t="s">
         <v>440</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I166" t="s">
         <v>338</v>
       </c>
       <c r="J166" t="s">
         <v>319</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>433</v>
       </c>
       <c r="AJ166">
         <v>52674</v>
       </c>
       <c r="AK166">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>441</v>
       </c>
       <c r="E167" t="s">
         <v>442</v>
       </c>
       <c r="F167" t="s">
         <v>69</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I167" t="s">
         <v>338</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AI167" t="s">