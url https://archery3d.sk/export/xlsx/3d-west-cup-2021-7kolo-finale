--- v1 (2026-08-17)
+++ v2 (2026-09-09)
@@ -4227,51 +4227,51 @@
       <c r="F72" t="s">
         <v>244</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I72" t="s">
         <v>211</v>
       </c>
       <c r="J72" t="s">
         <v>245</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>227</v>
       </c>
       <c r="AJ72">
         <v>52672</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>209</v>
       </c>
       <c r="E73" t="s">
         <v>236</v>
       </c>
       <c r="F73" t="s">
         <v>246</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I73" t="s">
         <v>211</v>
       </c>
       <c r="J73" t="s">
         <v>212</v>
       </c>
       <c r="AE73">
@@ -5243,51 +5243,51 @@
       <c r="F103" t="s">
         <v>334</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I103" t="s">
         <v>269</v>
       </c>
       <c r="J103" t="s">
         <v>166</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>332</v>
       </c>
       <c r="AJ103">
         <v>52348</v>
       </c>
       <c r="AK103">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>335</v>
       </c>
       <c r="E104" t="s">
         <v>336</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I104" t="s">
         <v>269</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AI104" t="s">
         <v>332</v>
       </c>
       <c r="AJ104">