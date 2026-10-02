--- v2 (2026-09-09)
+++ v3 (2026-10-02)
@@ -2552,86 +2552,86 @@
       <c r="E19" t="s">
         <v>92</v>
       </c>
       <c r="F19" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>83</v>
       </c>
       <c r="AJ19">
         <v>52374</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>95</v>
       </c>
       <c r="F20" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>97</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>83</v>
       </c>
       <c r="AJ20">
         <v>52144</v>
       </c>
       <c r="AK20">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>99</v>
       </c>
       <c r="F21" t="s">
         <v>100</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>101</v>
       </c>
       <c r="AE21">
@@ -2756,51 +2756,51 @@
       <c r="F25" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>105</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>114</v>
       </c>
       <c r="AJ25">
         <v>52528</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>115</v>
       </c>
       <c r="E26" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>114</v>
       </c>
       <c r="AJ26">
@@ -3451,51 +3451,51 @@
       <c r="F47" t="s">
         <v>179</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I47" t="s">
         <v>170</v>
       </c>
       <c r="J47" t="s">
         <v>148</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>172</v>
       </c>
       <c r="AJ47">
         <v>52443</v>
       </c>
       <c r="AK47">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>65</v>
       </c>
       <c r="E48" t="s">
         <v>180</v>
       </c>
       <c r="F48" t="s">
         <v>181</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I48" t="s">
         <v>170</v>
       </c>
       <c r="J48" t="s">
         <v>182</v>
       </c>
       <c r="AE48">
@@ -3707,51 +3707,51 @@
       <c r="E55" t="s">
         <v>205</v>
       </c>
       <c r="F55" t="s">
         <v>199</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I55" t="s">
         <v>196</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>206</v>
       </c>
       <c r="AJ55">
         <v>51074</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>207</v>
       </c>
       <c r="E56" t="s">
         <v>208</v>
       </c>
       <c r="F56" t="s">
         <v>69</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I56" t="s">
         <v>196</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
@@ -4073,51 +4073,51 @@
       <c r="F67" t="s">
         <v>237</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I67" t="s">
         <v>211</v>
       </c>
       <c r="J67" t="s">
         <v>148</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>227</v>
       </c>
       <c r="AJ67">
         <v>52809</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>238</v>
       </c>
       <c r="E68" t="s">
         <v>239</v>
       </c>
       <c r="F68" t="s">
         <v>240</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I68" t="s">
         <v>211</v>
       </c>
       <c r="J68" t="s">
         <v>39</v>
       </c>
       <c r="AE68">
@@ -5243,51 +5243,51 @@
       <c r="F103" t="s">
         <v>334</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I103" t="s">
         <v>269</v>
       </c>
       <c r="J103" t="s">
         <v>166</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>332</v>
       </c>
       <c r="AJ103">
         <v>52348</v>
       </c>
       <c r="AK103">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>335</v>
       </c>
       <c r="E104" t="s">
         <v>336</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I104" t="s">
         <v>269</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AI104" t="s">
         <v>332</v>
       </c>
       <c r="AJ104">
@@ -6455,51 +6455,51 @@
       <c r="F142" t="s">
         <v>408</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I142" t="s">
         <v>338</v>
       </c>
       <c r="J142" t="s">
         <v>105</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
         <v>406</v>
       </c>
       <c r="AJ142">
         <v>51741</v>
       </c>
       <c r="AK142">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>409</v>
       </c>
       <c r="E143" t="s">
         <v>410</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I143" t="s">
         <v>338</v>
       </c>
       <c r="AE143">
         <v>1</v>
       </c>
       <c r="AI143" t="s">
         <v>406</v>
       </c>
       <c r="AJ143">
@@ -7214,51 +7214,51 @@
       <c r="F166" t="s">
         <v>440</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I166" t="s">
         <v>338</v>
       </c>
       <c r="J166" t="s">
         <v>319</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>433</v>
       </c>
       <c r="AJ166">
         <v>52674</v>
       </c>
       <c r="AK166">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>441</v>
       </c>
       <c r="E167" t="s">
         <v>442</v>
       </c>
       <c r="F167" t="s">
         <v>69</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I167" t="s">
         <v>338</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AI167" t="s">