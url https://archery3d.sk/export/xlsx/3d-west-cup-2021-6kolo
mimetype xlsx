--- v3 (2026-08-26)
+++ v4 (2026-09-26)
@@ -2514,51 +2514,51 @@
       <c r="E18" t="s">
         <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>85</v>
       </c>
       <c r="AJ18">
         <v>50998</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>92</v>
       </c>
       <c r="E19" t="s">
         <v>93</v>
       </c>
       <c r="F19" t="s">
         <v>94</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>84</v>
       </c>
       <c r="AE19">
@@ -3384,51 +3384,51 @@
       <c r="F45" t="s">
         <v>173</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I45" t="s">
         <v>161</v>
       </c>
       <c r="J45" t="s">
         <v>127</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>167</v>
       </c>
       <c r="AJ45">
         <v>51888</v>
       </c>
       <c r="AK45">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>174</v>
       </c>
       <c r="E46" t="s">
         <v>175</v>
       </c>
       <c r="F46" t="s">
         <v>176</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I46" t="s">
         <v>161</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
@@ -3730,51 +3730,51 @@
       <c r="E56" t="s">
         <v>207</v>
       </c>
       <c r="F56" t="s">
         <v>208</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I56" t="s">
         <v>193</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
         <v>203</v>
       </c>
       <c r="AJ56">
         <v>51068</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>204</v>
       </c>
       <c r="E57" t="s">
         <v>205</v>
       </c>
       <c r="F57" t="s">
         <v>58</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I57" t="s">
         <v>193</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
@@ -4134,51 +4134,51 @@
       <c r="F69" t="s">
         <v>239</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I69" t="s">
         <v>212</v>
       </c>
       <c r="J69" t="s">
         <v>127</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>223</v>
       </c>
       <c r="AJ69">
         <v>51590</v>
       </c>
       <c r="AK69">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>240</v>
       </c>
       <c r="E70" t="s">
         <v>81</v>
       </c>
       <c r="F70" t="s">
         <v>241</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I70" t="s">
         <v>212</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
@@ -6926,51 +6926,51 @@
       <c r="F157" t="s">
         <v>443</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I157" t="s">
         <v>332</v>
       </c>
       <c r="J157" t="s">
         <v>307</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AI157" t="s">
         <v>433</v>
       </c>
       <c r="AJ157">
         <v>51528</v>
       </c>
       <c r="AK157">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>444</v>
       </c>
       <c r="E158" t="s">
         <v>445</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I158" t="s">
         <v>332</v>
       </c>
       <c r="J158" t="s">
         <v>70</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AI158" t="s">
@@ -7051,51 +7051,51 @@
       <c r="F161" t="s">
         <v>450</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I161" t="s">
         <v>332</v>
       </c>
       <c r="J161" t="s">
         <v>65</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AI161" t="s">
         <v>433</v>
       </c>
       <c r="AJ161">
         <v>51692</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>402</v>
       </c>
       <c r="E162" t="s">
         <v>434</v>
       </c>
       <c r="F162" t="s">
         <v>451</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I162" t="s">
         <v>332</v>
       </c>
       <c r="J162" t="s">
         <v>166</v>
       </c>
       <c r="AE162">