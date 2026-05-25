--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2804,50 +2804,53 @@
       </c>
       <c r="F27" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>114</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>115</v>
       </c>
       <c r="AJ27">
         <v>51523</v>
       </c>
+      <c r="AK27">
+        <v>5</v>
+      </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>116</v>
       </c>
       <c r="E28" t="s">
         <v>117</v>
       </c>
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>65</v>
       </c>
       <c r="AE28">
         <v>1</v>
@@ -3102,51 +3105,51 @@
       <c r="F36" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>143</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>144</v>
       </c>
       <c r="AJ36">
         <v>51510</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>145</v>
       </c>
       <c r="E37" t="s">
         <v>146</v>
       </c>
       <c r="F37" t="s">
         <v>147</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
@@ -3413,51 +3416,51 @@
       <c r="E46" t="s">
         <v>175</v>
       </c>
       <c r="F46" t="s">
         <v>176</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I46" t="s">
         <v>161</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>167</v>
       </c>
       <c r="AJ46">
         <v>51653</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>177</v>
       </c>
       <c r="E47" t="s">
         <v>178</v>
       </c>
       <c r="F47" t="s">
         <v>179</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I47" t="s">
         <v>161</v>
       </c>
       <c r="J47" t="s">
         <v>180</v>
       </c>
       <c r="AE47">