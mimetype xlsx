--- v1 (2026-05-25)
+++ v2 (2026-07-06)
@@ -3137,51 +3137,51 @@
       <c r="E37" t="s">
         <v>146</v>
       </c>
       <c r="F37" t="s">
         <v>147</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>144</v>
       </c>
       <c r="AJ37">
         <v>49357</v>
       </c>
       <c r="AK37">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>148</v>
       </c>
       <c r="E38" t="s">
         <v>102</v>
       </c>
       <c r="F38" t="s">
         <v>149</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I38" t="s">
         <v>150</v>
       </c>
       <c r="J38" t="s">
         <v>151</v>
       </c>
       <c r="AE38">
@@ -5062,51 +5062,51 @@
       <c r="F98" t="s">
         <v>311</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I98" t="s">
         <v>269</v>
       </c>
       <c r="J98" t="s">
         <v>84</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>295</v>
       </c>
       <c r="AJ98">
         <v>51877</v>
       </c>
       <c r="AK98">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>312</v>
       </c>
       <c r="E99" t="s">
         <v>313</v>
       </c>
       <c r="F99" t="s">
         <v>314</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I99" t="s">
         <v>269</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
@@ -5158,51 +5158,51 @@
       <c r="F101" t="s">
         <v>319</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I101" t="s">
         <v>269</v>
       </c>
       <c r="J101" t="s">
         <v>180</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>320</v>
       </c>
       <c r="AJ101">
         <v>45095</v>
       </c>
       <c r="AK101">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>321</v>
       </c>
       <c r="E102" t="s">
         <v>291</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I102" t="s">
         <v>269</v>
       </c>
       <c r="J102" t="s">
         <v>84</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
@@ -6868,51 +6868,51 @@
       <c r="F155" t="s">
         <v>438</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I155" t="s">
         <v>332</v>
       </c>
       <c r="J155" t="s">
         <v>70</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>433</v>
       </c>
       <c r="AJ155">
         <v>51241</v>
       </c>
       <c r="AK155">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>371</v>
       </c>
       <c r="E156" t="s">
         <v>439</v>
       </c>
       <c r="F156" t="s">
         <v>440</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I156" t="s">
         <v>332</v>
       </c>
       <c r="J156" t="s">
         <v>84</v>
       </c>
       <c r="AI156" t="s">
@@ -6932,51 +6932,51 @@
       <c r="F157" t="s">
         <v>443</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I157" t="s">
         <v>332</v>
       </c>
       <c r="J157" t="s">
         <v>307</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AI157" t="s">
         <v>433</v>
       </c>
       <c r="AJ157">
         <v>51528</v>
       </c>
       <c r="AK157">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>444</v>
       </c>
       <c r="E158" t="s">
         <v>445</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I158" t="s">
         <v>332</v>
       </c>
       <c r="J158" t="s">
         <v>70</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AI158" t="s">