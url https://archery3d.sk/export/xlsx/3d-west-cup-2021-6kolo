--- v2 (2026-07-06)
+++ v3 (2026-08-26)
@@ -4537,53 +4537,50 @@
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I82" t="s">
         <v>269</v>
       </c>
       <c r="J82" t="s">
         <v>127</v>
       </c>
       <c r="AD82" t="s">
         <v>270</v>
       </c>
       <c r="AE82">
         <v>2</v>
       </c>
       <c r="AI82" t="s">
         <v>271</v>
       </c>
       <c r="AJ82">
         <v>51432</v>
       </c>
-      <c r="AK82">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>272</v>
       </c>
       <c r="E83" t="s">
         <v>273</v>
       </c>
       <c r="F83" t="s">
         <v>274</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I83" t="s">
         <v>269</v>
       </c>
       <c r="J83" t="s">
         <v>39</v>
       </c>
       <c r="AE83">
         <v>1</v>
@@ -4763,53 +4760,50 @@
         <v>291</v>
       </c>
       <c r="F89" t="s">
         <v>292</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I89" t="s">
         <v>269</v>
       </c>
       <c r="J89" t="s">
         <v>188</v>
       </c>
       <c r="AE89">
         <v>2</v>
       </c>
       <c r="AI89" t="s">
         <v>283</v>
       </c>
       <c r="AJ89">
         <v>50630</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>293</v>
       </c>
       <c r="E90" t="s">
         <v>120</v>
       </c>
       <c r="F90" t="s">
         <v>294</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I90" t="s">
         <v>269</v>
       </c>
       <c r="J90" t="s">
         <v>84</v>
       </c>
       <c r="AE90">