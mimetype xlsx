--- v2 (2026-09-08)
+++ v3 (2026-10-02)
@@ -2326,51 +2326,51 @@
       <c r="E17" t="s">
         <v>86</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>63</v>
       </c>
       <c r="AJ17">
         <v>49620</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>88</v>
       </c>
       <c r="E18" t="s">
         <v>89</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
@@ -3279,51 +3279,51 @@
       <c r="E48" t="s">
         <v>174</v>
       </c>
       <c r="F48" t="s">
         <v>175</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I48" t="s">
         <v>165</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
         <v>176</v>
       </c>
       <c r="AJ48">
         <v>49742</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>177</v>
       </c>
       <c r="E49" t="s">
         <v>178</v>
       </c>
       <c r="F49" t="s">
         <v>179</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I49" t="s">
         <v>180</v>
       </c>
       <c r="J49" t="s">
         <v>81</v>
       </c>
       <c r="AD49" t="s">
@@ -3497,51 +3497,51 @@
       <c r="F55" t="s">
         <v>197</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I55" t="s">
         <v>180</v>
       </c>
       <c r="J55" t="s">
         <v>81</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>193</v>
       </c>
       <c r="AJ55">
         <v>49516</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>198</v>
       </c>
       <c r="E56" t="s">
         <v>199</v>
       </c>
       <c r="F56" t="s">
         <v>200</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I56" t="s">
         <v>180</v>
       </c>
       <c r="J56" t="s">
         <v>163</v>
       </c>
       <c r="AE56">
@@ -5475,51 +5475,51 @@
       <c r="F117" t="s">
         <v>357</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I117" t="s">
         <v>288</v>
       </c>
       <c r="J117" t="s">
         <v>67</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>352</v>
       </c>
       <c r="AJ117">
         <v>48912</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>358</v>
       </c>
       <c r="E118" t="s">
         <v>86</v>
       </c>
       <c r="F118" t="s">
         <v>359</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I118" t="s">
         <v>288</v>
       </c>
       <c r="J118" t="s">
         <v>152</v>
       </c>
       <c r="AE118">
@@ -5990,51 +5990,51 @@
       <c r="F133" t="s">
         <v>389</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I133" t="s">
         <v>288</v>
       </c>
       <c r="J133" t="s">
         <v>56</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>384</v>
       </c>
       <c r="AJ133">
         <v>49765</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>210</v>
       </c>
       <c r="E134" t="s">
         <v>390</v>
       </c>
       <c r="F134" t="s">
         <v>391</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I134" t="s">
         <v>288</v>
       </c>
       <c r="J134" t="s">
         <v>35</v>
       </c>
       <c r="AE134">