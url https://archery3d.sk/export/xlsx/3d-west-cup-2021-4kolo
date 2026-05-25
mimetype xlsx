--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -2128,51 +2128,51 @@
       <c r="F11" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>67</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
         <v>63</v>
       </c>
       <c r="AJ11">
         <v>49960</v>
       </c>
       <c r="AK11">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>68</v>
       </c>
       <c r="E12" t="s">
         <v>69</v>
       </c>
       <c r="F12" t="s">
         <v>70</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>67</v>
       </c>
       <c r="AE12">
@@ -2387,51 +2387,51 @@
       <c r="E19" t="s">
         <v>91</v>
       </c>
       <c r="F19" t="s">
         <v>92</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>45</v>
       </c>
       <c r="AI19" t="s">
         <v>93</v>
       </c>
       <c r="AJ19">
         <v>49762</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>95</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
@@ -2965,51 +2965,51 @@
       <c r="E38" t="s">
         <v>144</v>
       </c>
       <c r="F38" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I38" t="s">
         <v>141</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>142</v>
       </c>
       <c r="AJ38">
         <v>49759</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>123</v>
       </c>
       <c r="E39" t="s">
         <v>59</v>
       </c>
       <c r="F39" t="s">
         <v>40</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I39" t="s">
         <v>141</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
@@ -3789,50 +3789,53 @@
         <v>224</v>
       </c>
       <c r="F64" t="s">
         <v>225</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I64" t="s">
         <v>180</v>
       </c>
       <c r="J64" t="s">
         <v>152</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>226</v>
       </c>
       <c r="AJ64">
         <v>49958</v>
+      </c>
+      <c r="AK64">
+        <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>227</v>
       </c>
       <c r="E65" t="s">
         <v>228</v>
       </c>
       <c r="F65" t="s">
         <v>229</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I65" t="s">
         <v>230</v>
       </c>
       <c r="J65" t="s">
         <v>81</v>
       </c>
       <c r="AD65" t="s">