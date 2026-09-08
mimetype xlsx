--- v1 (2026-05-25)
+++ v2 (2026-09-08)
@@ -2666,51 +2666,51 @@
       <c r="E28" t="s">
         <v>121</v>
       </c>
       <c r="F28" t="s">
         <v>122</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>119</v>
       </c>
       <c r="AJ28">
         <v>49355</v>
       </c>
       <c r="AK28">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>116</v>
       </c>
       <c r="E29" t="s">
         <v>117</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
@@ -3567,51 +3567,51 @@
       <c r="F57" t="s">
         <v>202</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I57" t="s">
         <v>180</v>
       </c>
       <c r="J57" t="s">
         <v>203</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>193</v>
       </c>
       <c r="AJ57">
         <v>48282</v>
       </c>
       <c r="AK57">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>204</v>
       </c>
       <c r="E58" t="s">
         <v>205</v>
       </c>
       <c r="F58" t="s">
         <v>206</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I58" t="s">
         <v>180</v>
       </c>
       <c r="J58" t="s">
         <v>29</v>
       </c>
       <c r="AE58">
@@ -3697,53 +3697,50 @@
       </c>
       <c r="F61" t="s">
         <v>215</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I61" t="s">
         <v>180</v>
       </c>
       <c r="J61" t="s">
         <v>81</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>213</v>
       </c>
       <c r="AJ61">
         <v>49517</v>
       </c>
-      <c r="AK61">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>216</v>
       </c>
       <c r="E62" t="s">
         <v>217</v>
       </c>
       <c r="F62" t="s">
         <v>218</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I62" t="s">
         <v>180</v>
       </c>
       <c r="J62" t="s">
         <v>219</v>
       </c>
       <c r="AI62" t="s">
         <v>213</v>
@@ -3828,53 +3825,50 @@
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I65" t="s">
         <v>230</v>
       </c>
       <c r="J65" t="s">
         <v>81</v>
       </c>
       <c r="AD65" t="s">
         <v>231</v>
       </c>
       <c r="AE65">
         <v>2</v>
       </c>
       <c r="AI65" t="s">
         <v>232</v>
       </c>
       <c r="AJ65">
         <v>49698</v>
       </c>
-      <c r="AK65">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>233</v>
       </c>
       <c r="E66" t="s">
         <v>234</v>
       </c>
       <c r="F66" t="s">
         <v>235</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>55</v>
       </c>
       <c r="I66" t="s">
         <v>230</v>
       </c>
       <c r="J66" t="s">
         <v>152</v>
       </c>
       <c r="AE66">
         <v>1</v>
@@ -3988,53 +3982,50 @@
       </c>
       <c r="F70" t="s">
         <v>248</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>55</v>
       </c>
       <c r="I70" t="s">
         <v>230</v>
       </c>
       <c r="J70" t="s">
         <v>163</v>
       </c>
       <c r="AE70">
         <v>2</v>
       </c>
       <c r="AI70" t="s">
         <v>242</v>
       </c>
       <c r="AJ70">
         <v>48590</v>
       </c>
-      <c r="AK70">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>249</v>
       </c>
       <c r="E71" t="s">
         <v>224</v>
       </c>
       <c r="F71" t="s">
         <v>40</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I71" t="s">
         <v>230</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>250</v>
@@ -4143,51 +4134,51 @@
       <c r="F75" t="s">
         <v>257</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I75" t="s">
         <v>230</v>
       </c>
       <c r="J75" t="s">
         <v>62</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>250</v>
       </c>
       <c r="AJ75">
         <v>49964</v>
       </c>
       <c r="AK75">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>258</v>
       </c>
       <c r="E76" t="s">
         <v>259</v>
       </c>
       <c r="F76" t="s">
         <v>260</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I76" t="s">
         <v>230</v>
       </c>
       <c r="J76" t="s">
         <v>163</v>
       </c>
       <c r="AE76">
@@ -6133,51 +6124,51 @@
       <c r="F137" t="s">
         <v>398</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I137" t="s">
         <v>288</v>
       </c>
       <c r="J137" t="s">
         <v>327</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AI137" t="s">
         <v>384</v>
       </c>
       <c r="AJ137">
         <v>49373</v>
       </c>
       <c r="AK137">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>349</v>
       </c>
       <c r="E138" t="s">
         <v>399</v>
       </c>
       <c r="F138" t="s">
         <v>400</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I138" t="s">
         <v>288</v>
       </c>
       <c r="J138" t="s">
         <v>219</v>
       </c>
       <c r="AE138">