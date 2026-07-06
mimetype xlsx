--- v0 (2026-05-25)
+++ v1 (2026-07-06)
@@ -3890,51 +3890,51 @@
       <c r="E58" t="s">
         <v>177</v>
       </c>
       <c r="F58" t="s">
         <v>178</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>175</v>
       </c>
       <c r="AJ58">
         <v>48512</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>179</v>
       </c>
       <c r="E59" t="s">
         <v>180</v>
       </c>
       <c r="F59" t="s">
         <v>181</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I59" t="s">
         <v>182</v>
       </c>
       <c r="J59" t="s">
         <v>183</v>
       </c>
       <c r="AE59">
@@ -4215,50 +4215,53 @@
       </c>
       <c r="E68" t="s">
         <v>113</v>
       </c>
       <c r="F68" t="s">
         <v>208</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I68" t="s">
         <v>204</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>206</v>
       </c>
       <c r="AJ68">
         <v>47417</v>
       </c>
+      <c r="AK68">
+        <v>5</v>
+      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>209</v>
       </c>
       <c r="E69" t="s">
         <v>100</v>
       </c>
       <c r="F69" t="s">
         <v>210</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I69" t="s">
         <v>204</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>206</v>
@@ -6048,51 +6051,51 @@
       <c r="E129" t="s">
         <v>95</v>
       </c>
       <c r="F129" t="s">
         <v>368</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I129" t="s">
         <v>336</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AI129" t="s">
         <v>356</v>
       </c>
       <c r="AJ129">
         <v>49270</v>
       </c>
       <c r="AK129">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>369</v>
       </c>
       <c r="E130" t="s">
         <v>128</v>
       </c>
       <c r="F130" t="s">
         <v>32</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I130" t="s">
         <v>336</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AI130" t="s">
@@ -6147,51 +6150,51 @@
       <c r="F132" t="s">
         <v>374</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I132" t="s">
         <v>336</v>
       </c>
       <c r="J132" t="s">
         <v>222</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>375</v>
       </c>
       <c r="AJ132">
         <v>45091</v>
       </c>
       <c r="AK132">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>316</v>
       </c>
       <c r="E133" t="s">
         <v>310</v>
       </c>
       <c r="F133" t="s">
         <v>376</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I133" t="s">
         <v>336</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
@@ -7617,51 +7620,51 @@
       <c r="F180" t="s">
         <v>476</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I180" t="s">
         <v>390</v>
       </c>
       <c r="J180" t="s">
         <v>85</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AI180" t="s">
         <v>477</v>
       </c>
       <c r="AJ180">
         <v>48405</v>
       </c>
       <c r="AK180">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>441</v>
       </c>
       <c r="E181" t="s">
         <v>478</v>
       </c>
       <c r="F181" t="s">
         <v>479</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I181" t="s">
         <v>390</v>
       </c>
       <c r="J181" t="s">
         <v>161</v>
       </c>
       <c r="AE181">
@@ -8001,51 +8004,51 @@
       <c r="F192" t="s">
         <v>501</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I192" t="s">
         <v>390</v>
       </c>
       <c r="J192" t="s">
         <v>187</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AI192" t="s">
         <v>477</v>
       </c>
       <c r="AJ192">
         <v>47821</v>
       </c>
       <c r="AK192">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>502</v>
       </c>
       <c r="E193" t="s">
         <v>495</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I193" t="s">
         <v>390</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AI193" t="s">
         <v>477</v>
       </c>
       <c r="AJ193">
@@ -8242,51 +8245,51 @@
       <c r="E200" t="s">
         <v>448</v>
       </c>
       <c r="F200" t="s">
         <v>516</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I200" t="s">
         <v>390</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">
         <v>508</v>
       </c>
       <c r="AJ200">
         <v>49310</v>
       </c>
       <c r="AK200">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>517</v>
       </c>
       <c r="E201" t="s">
         <v>194</v>
       </c>
       <c r="F201" t="s">
         <v>518</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I201" t="s">
         <v>390</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AI201" t="s">