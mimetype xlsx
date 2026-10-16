--- v2 (2026-09-08)
+++ v3 (2026-10-16)
@@ -3259,51 +3259,51 @@
       <c r="E38" t="s">
         <v>41</v>
       </c>
       <c r="F38" t="s">
         <v>122</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>90</v>
       </c>
       <c r="AJ38">
         <v>47589</v>
       </c>
       <c r="AK38">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>123</v>
       </c>
       <c r="E39" t="s">
         <v>124</v>
       </c>
       <c r="F39" t="s">
         <v>125</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AD39" t="s">
         <v>126</v>
       </c>
       <c r="AE39">
@@ -3329,51 +3329,51 @@
       <c r="F40" t="s">
         <v>129</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>85</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>90</v>
       </c>
       <c r="AJ40">
         <v>47342</v>
       </c>
       <c r="AK40">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>47</v>
       </c>
       <c r="E41" t="s">
         <v>102</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>50</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
@@ -3422,51 +3422,51 @@
       <c r="E43" t="s">
         <v>135</v>
       </c>
       <c r="F43" t="s">
         <v>136</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
         <v>133</v>
       </c>
       <c r="AJ43">
         <v>49221</v>
       </c>
       <c r="AK43">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>137</v>
       </c>
       <c r="E44" t="s">
         <v>75</v>
       </c>
       <c r="F44" t="s">
         <v>138</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
@@ -3794,51 +3794,51 @@
       <c r="E55" t="s">
         <v>162</v>
       </c>
       <c r="F55" t="s">
         <v>168</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>149</v>
       </c>
       <c r="AJ55">
         <v>47046</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>169</v>
       </c>
       <c r="E56" t="s">
         <v>162</v>
       </c>
       <c r="F56" t="s">
         <v>170</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
@@ -4216,51 +4216,51 @@
       <c r="E68" t="s">
         <v>113</v>
       </c>
       <c r="F68" t="s">
         <v>208</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I68" t="s">
         <v>204</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>206</v>
       </c>
       <c r="AJ68">
         <v>47417</v>
       </c>
       <c r="AK68">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>209</v>
       </c>
       <c r="E69" t="s">
         <v>100</v>
       </c>
       <c r="F69" t="s">
         <v>210</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I69" t="s">
         <v>204</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
@@ -4373,51 +4373,51 @@
       <c r="F73" t="s">
         <v>219</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I73" t="s">
         <v>204</v>
       </c>
       <c r="J73" t="s">
         <v>161</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>206</v>
       </c>
       <c r="AJ73">
         <v>47309</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>220</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>221</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I74" t="s">
         <v>204</v>
       </c>
       <c r="J74" t="s">
         <v>222</v>
       </c>
       <c r="AE74">
@@ -4588,51 +4588,51 @@
       <c r="E80" t="s">
         <v>241</v>
       </c>
       <c r="F80" t="s">
         <v>242</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I80" t="s">
         <v>232</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>243</v>
       </c>
       <c r="AJ80">
         <v>48672</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>244</v>
       </c>
       <c r="E81" t="s">
         <v>38</v>
       </c>
       <c r="F81" t="s">
         <v>245</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I81" t="s">
         <v>246</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
@@ -4878,51 +4878,51 @@
       <c r="F90" t="s">
         <v>264</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I90" t="s">
         <v>246</v>
       </c>
       <c r="J90" t="s">
         <v>161</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>265</v>
       </c>
       <c r="AJ90">
         <v>48408</v>
       </c>
       <c r="AK90">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>266</v>
       </c>
       <c r="E91" t="s">
         <v>110</v>
       </c>
       <c r="F91" t="s">
         <v>267</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I91" t="s">
         <v>246</v>
       </c>
       <c r="J91" t="s">
         <v>268</v>
       </c>
       <c r="AE91">
@@ -6208,51 +6208,51 @@
       <c r="F134" t="s">
         <v>378</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I134" t="s">
         <v>336</v>
       </c>
       <c r="J134" t="s">
         <v>183</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AI134" t="s">
         <v>379</v>
       </c>
       <c r="AJ134">
         <v>48652</v>
       </c>
       <c r="AK134">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>380</v>
       </c>
       <c r="E135" t="s">
         <v>102</v>
       </c>
       <c r="F135" t="s">
         <v>381</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I135" t="s">
         <v>336</v>
       </c>
       <c r="J135" t="s">
         <v>300</v>
       </c>
       <c r="AE135">
@@ -7152,51 +7152,51 @@
       <c r="F165" t="s">
         <v>453</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I165" t="s">
         <v>390</v>
       </c>
       <c r="J165" t="s">
         <v>115</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AI165" t="s">
         <v>450</v>
       </c>
       <c r="AJ165">
         <v>47881</v>
       </c>
       <c r="AK165">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>269</v>
       </c>
       <c r="E166" t="s">
         <v>128</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I166" t="s">
         <v>390</v>
       </c>
       <c r="J166" t="s">
         <v>454</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
@@ -7841,51 +7841,51 @@
       <c r="E187" t="s">
         <v>492</v>
       </c>
       <c r="F187" t="s">
         <v>493</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I187" t="s">
         <v>390</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AI187" t="s">
         <v>477</v>
       </c>
       <c r="AJ187">
         <v>49303</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>494</v>
       </c>
       <c r="E188" t="s">
         <v>495</v>
       </c>
       <c r="F188" t="s">
         <v>32</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I188" t="s">
         <v>390</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AI188" t="s">
@@ -7998,51 +7998,51 @@
       <c r="F192" t="s">
         <v>501</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I192" t="s">
         <v>390</v>
       </c>
       <c r="J192" t="s">
         <v>187</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AI192" t="s">
         <v>477</v>
       </c>
       <c r="AJ192">
         <v>47821</v>
       </c>
       <c r="AK192">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>502</v>
       </c>
       <c r="E193" t="s">
         <v>495</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I193" t="s">
         <v>390</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AI193" t="s">
         <v>477</v>
       </c>
       <c r="AJ193">