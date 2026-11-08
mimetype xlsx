--- v3 (2026-10-16)
+++ v4 (2026-11-08)
@@ -4024,51 +4024,51 @@
       <c r="E62" t="s">
         <v>162</v>
       </c>
       <c r="F62" t="s">
         <v>192</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I62" t="s">
         <v>182</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>184</v>
       </c>
       <c r="AJ62">
         <v>49228</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>193</v>
       </c>
       <c r="E63" t="s">
         <v>194</v>
       </c>
       <c r="F63" t="s">
         <v>195</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I63" t="s">
         <v>182</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
@@ -4588,51 +4588,51 @@
       <c r="E80" t="s">
         <v>241</v>
       </c>
       <c r="F80" t="s">
         <v>242</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I80" t="s">
         <v>232</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>243</v>
       </c>
       <c r="AJ80">
         <v>48672</v>
       </c>
       <c r="AK80">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>244</v>
       </c>
       <c r="E81" t="s">
         <v>38</v>
       </c>
       <c r="F81" t="s">
         <v>245</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I81" t="s">
         <v>246</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">