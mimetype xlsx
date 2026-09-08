--- v0 (2026-07-06)
+++ v1 (2026-09-08)
@@ -5267,51 +5267,51 @@
       <c r="F103" t="s">
         <v>295</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I103" t="s">
         <v>246</v>
       </c>
       <c r="J103" t="s">
         <v>296</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>265</v>
       </c>
       <c r="AJ103">
         <v>48281</v>
       </c>
       <c r="AK103">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>297</v>
       </c>
       <c r="E104" t="s">
         <v>298</v>
       </c>
       <c r="F104" t="s">
         <v>299</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I104" t="s">
         <v>246</v>
       </c>
       <c r="J104" t="s">
         <v>300</v>
       </c>
       <c r="AE104">
@@ -5687,53 +5687,50 @@
       </c>
       <c r="E117" t="s">
         <v>334</v>
       </c>
       <c r="F117" t="s">
         <v>335</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I117" t="s">
         <v>336</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>337</v>
       </c>
       <c r="AJ117">
         <v>49260</v>
       </c>
-      <c r="AK117">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>338</v>
       </c>
       <c r="E118" t="s">
         <v>339</v>
       </c>
       <c r="F118" t="s">
         <v>340</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I118" t="s">
         <v>336</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>337</v>
@@ -5835,53 +5832,50 @@
       </c>
       <c r="E122" t="s">
         <v>351</v>
       </c>
       <c r="F122" t="s">
         <v>352</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I122" t="s">
         <v>336</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>347</v>
       </c>
       <c r="AJ122">
         <v>49265</v>
       </c>
-      <c r="AK122">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>353</v>
       </c>
       <c r="E123" t="s">
         <v>354</v>
       </c>
       <c r="F123" t="s">
         <v>355</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I123" t="s">
         <v>336</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>356</v>
@@ -6214,51 +6208,51 @@
       <c r="F134" t="s">
         <v>378</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I134" t="s">
         <v>336</v>
       </c>
       <c r="J134" t="s">
         <v>183</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AI134" t="s">
         <v>379</v>
       </c>
       <c r="AJ134">
         <v>48652</v>
       </c>
       <c r="AK134">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>380</v>
       </c>
       <c r="E135" t="s">
         <v>102</v>
       </c>
       <c r="F135" t="s">
         <v>381</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>147</v>
       </c>
       <c r="I135" t="s">
         <v>336</v>
       </c>
       <c r="J135" t="s">
         <v>300</v>
       </c>
       <c r="AE135">