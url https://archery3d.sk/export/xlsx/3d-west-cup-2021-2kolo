--- v0 (2026-05-04)
+++ v1 (2026-07-10)
@@ -2472,51 +2472,51 @@
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>76</v>
       </c>
       <c r="AJ18">
         <v>46910</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>82</v>
       </c>
       <c r="E19" t="s">
         <v>83</v>
       </c>
       <c r="F19" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
@@ -2753,50 +2753,53 @@
       </c>
       <c r="F27" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>99</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>109</v>
       </c>
       <c r="AJ27">
         <v>46627</v>
       </c>
+      <c r="AK27">
+        <v>5</v>
+      </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>110</v>
       </c>
       <c r="E28" t="s">
         <v>65</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>109</v>
       </c>
       <c r="AJ28">
         <v>46650</v>
@@ -3413,51 +3416,51 @@
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49" t="s">
         <v>164</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I49" t="s">
         <v>152</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>153</v>
       </c>
       <c r="AJ49">
         <v>46933</v>
       </c>
       <c r="AK49">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>165</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>166</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I50" t="s">
         <v>152</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
@@ -3781,50 +3784,53 @@
       </c>
       <c r="E61" t="s">
         <v>86</v>
       </c>
       <c r="F61" t="s">
         <v>197</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I61" t="s">
         <v>176</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>192</v>
       </c>
       <c r="AJ61">
         <v>46941</v>
       </c>
+      <c r="AK61">
+        <v>5</v>
+      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>198</v>
       </c>
       <c r="E62" t="s">
         <v>199</v>
       </c>
       <c r="F62" t="s">
         <v>200</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I62" t="s">
         <v>176</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>192</v>
@@ -3843,51 +3849,51 @@
       <c r="E63" t="s">
         <v>202</v>
       </c>
       <c r="F63" t="s">
         <v>203</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I63" t="s">
         <v>176</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>192</v>
       </c>
       <c r="AJ63">
         <v>46943</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>204</v>
       </c>
       <c r="E64" t="s">
         <v>205</v>
       </c>
       <c r="F64" t="s">
         <v>206</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I64" t="s">
         <v>176</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
@@ -5150,51 +5156,51 @@
       <c r="E106" t="s">
         <v>50</v>
       </c>
       <c r="F106" t="s">
         <v>322</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I106" t="s">
         <v>300</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>314</v>
       </c>
       <c r="AJ106">
         <v>46979</v>
       </c>
       <c r="AK106">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>323</v>
       </c>
       <c r="E107" t="s">
         <v>131</v>
       </c>
       <c r="F107" t="s">
         <v>324</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I107" t="s">
         <v>300</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
@@ -5307,51 +5313,51 @@
       <c r="E111" t="s">
         <v>332</v>
       </c>
       <c r="F111" t="s">
         <v>333</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I111" t="s">
         <v>300</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AI111" t="s">
         <v>314</v>
       </c>
       <c r="AJ111">
         <v>46984</v>
       </c>
       <c r="AK111">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>334</v>
       </c>
       <c r="E112" t="s">
         <v>91</v>
       </c>
       <c r="F112" t="s">
         <v>92</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I112" t="s">
         <v>300</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
@@ -5403,51 +5409,51 @@
       <c r="E114" t="s">
         <v>237</v>
       </c>
       <c r="F114" t="s">
         <v>340</v>
       </c>
       <c r="G114" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I114" t="s">
         <v>300</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AI114" t="s">
         <v>341</v>
       </c>
       <c r="AJ114">
         <v>46986</v>
       </c>
       <c r="AK114">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>342</v>
       </c>
       <c r="E115" t="s">
         <v>188</v>
       </c>
       <c r="F115" t="s">
         <v>343</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I115" t="s">
         <v>300</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
@@ -6210,51 +6216,51 @@
       <c r="E141" t="s">
         <v>47</v>
       </c>
       <c r="F141" t="s">
         <v>402</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I141" t="s">
         <v>353</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
         <v>394</v>
       </c>
       <c r="AJ141">
         <v>47010</v>
       </c>
       <c r="AK141">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>381</v>
       </c>
       <c r="E142" t="s">
         <v>403</v>
       </c>
       <c r="F142" t="s">
         <v>404</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I142" t="s">
         <v>353</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
@@ -6768,51 +6774,51 @@
       <c r="E159" t="s">
         <v>277</v>
       </c>
       <c r="F159" t="s">
         <v>433</v>
       </c>
       <c r="G159" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I159" t="s">
         <v>353</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AI159" t="s">
         <v>422</v>
       </c>
       <c r="AJ159">
         <v>47025</v>
       </c>
       <c r="AK159">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>423</v>
       </c>
       <c r="E160" t="s">
         <v>424</v>
       </c>
       <c r="F160" t="s">
         <v>92</v>
       </c>
       <c r="G160" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I160" t="s">
         <v>353</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">