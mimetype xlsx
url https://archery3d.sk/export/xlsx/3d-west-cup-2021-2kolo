--- v1 (2026-07-10)
+++ v2 (2026-07-31)
@@ -5505,51 +5505,51 @@
       <c r="E117" t="s">
         <v>134</v>
       </c>
       <c r="F117" t="s">
         <v>347</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I117" t="s">
         <v>300</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>344</v>
       </c>
       <c r="AJ117">
         <v>46989</v>
       </c>
       <c r="AK117">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>348</v>
       </c>
       <c r="E118" t="s">
         <v>128</v>
       </c>
       <c r="F118" t="s">
         <v>349</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I118" t="s">
         <v>300</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">