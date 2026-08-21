--- v2 (2026-07-31)
+++ v3 (2026-08-21)
@@ -4673,53 +4673,50 @@
       </c>
       <c r="E90" t="s">
         <v>277</v>
       </c>
       <c r="F90" t="s">
         <v>278</v>
       </c>
       <c r="G90" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I90" t="s">
         <v>231</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>275</v>
       </c>
       <c r="AJ90">
         <v>46964</v>
       </c>
-      <c r="AK90">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>279</v>
       </c>
       <c r="E91" t="s">
         <v>280</v>
       </c>
       <c r="F91" t="s">
         <v>281</v>
       </c>
       <c r="G91" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I91" t="s">
         <v>231</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
         <v>275</v>
@@ -4940,53 +4937,50 @@
       </c>
       <c r="E99" t="s">
         <v>298</v>
       </c>
       <c r="F99" t="s">
         <v>299</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I99" t="s">
         <v>300</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>301</v>
       </c>
       <c r="AJ99">
         <v>46972</v>
       </c>
-      <c r="AK99">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>297</v>
       </c>
       <c r="E100" t="s">
         <v>302</v>
       </c>
       <c r="F100" t="s">
         <v>303</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I100" t="s">
         <v>300</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>304</v>
@@ -5000,53 +4994,50 @@
         <v>305</v>
       </c>
       <c r="E101" t="s">
         <v>306</v>
       </c>
       <c r="F101" t="s">
         <v>307</v>
       </c>
       <c r="G101" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I101" t="s">
         <v>300</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>308</v>
       </c>
       <c r="AJ101">
         <v>46974</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>309</v>
       </c>
       <c r="E102" t="s">
         <v>310</v>
       </c>
       <c r="F102" t="s">
         <v>311</v>
       </c>
       <c r="G102" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I102" t="s">
         <v>300</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">