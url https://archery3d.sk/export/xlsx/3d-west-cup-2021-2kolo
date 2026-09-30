--- v3 (2026-08-21)
+++ v4 (2026-09-30)
@@ -2408,83 +2408,83 @@
       <c r="E16" t="s">
         <v>73</v>
       </c>
       <c r="F16" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>76</v>
       </c>
       <c r="AJ16">
         <v>46908</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>77</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
         <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>76</v>
       </c>
       <c r="AJ17">
         <v>46909</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>79</v>
       </c>
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
@@ -2754,51 +2754,51 @@
       <c r="F27" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>99</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>109</v>
       </c>
       <c r="AJ27">
         <v>46627</v>
       </c>
       <c r="AK27">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>110</v>
       </c>
       <c r="E28" t="s">
         <v>65</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>109</v>
       </c>
       <c r="AJ28">
@@ -3416,51 +3416,51 @@
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49" t="s">
         <v>164</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I49" t="s">
         <v>152</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>153</v>
       </c>
       <c r="AJ49">
         <v>46933</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>165</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>166</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I50" t="s">
         <v>152</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
@@ -3753,83 +3753,83 @@
       <c r="E60" t="s">
         <v>194</v>
       </c>
       <c r="F60" t="s">
         <v>195</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I60" t="s">
         <v>176</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
         <v>192</v>
       </c>
       <c r="AJ60">
         <v>46940</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>196</v>
       </c>
       <c r="E61" t="s">
         <v>86</v>
       </c>
       <c r="F61" t="s">
         <v>197</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I61" t="s">
         <v>176</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>192</v>
       </c>
       <c r="AJ61">
         <v>46941</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>198</v>
       </c>
       <c r="E62" t="s">
         <v>199</v>
       </c>
       <c r="F62" t="s">
         <v>200</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I62" t="s">
         <v>176</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
@@ -4006,51 +4006,51 @@
       <c r="E68" t="s">
         <v>219</v>
       </c>
       <c r="F68" t="s">
         <v>220</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I68" t="s">
         <v>216</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>221</v>
       </c>
       <c r="AJ68">
         <v>46947</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>222</v>
       </c>
       <c r="E69" t="s">
         <v>223</v>
       </c>
       <c r="F69" t="s">
         <v>224</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I69" t="s">
         <v>216</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
@@ -4244,51 +4244,51 @@
       <c r="E76" t="s">
         <v>246</v>
       </c>
       <c r="F76" t="s">
         <v>247</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I76" t="s">
         <v>231</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>243</v>
       </c>
       <c r="AJ76">
         <v>46954</v>
       </c>
       <c r="AK76">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>228</v>
       </c>
       <c r="E77" t="s">
         <v>246</v>
       </c>
       <c r="F77" t="s">
         <v>248</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I77" t="s">
         <v>231</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
@@ -4372,51 +4372,51 @@
       <c r="E80" t="s">
         <v>256</v>
       </c>
       <c r="F80" t="s">
         <v>257</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I80" t="s">
         <v>231</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>243</v>
       </c>
       <c r="AJ80">
         <v>46958</v>
       </c>
       <c r="AK80">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>258</v>
       </c>
       <c r="E81" t="s">
         <v>259</v>
       </c>
       <c r="F81" t="s">
         <v>92</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I81" t="s">
         <v>231</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
@@ -6239,51 +6239,51 @@
       <c r="E142" t="s">
         <v>403</v>
       </c>
       <c r="F142" t="s">
         <v>404</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I142" t="s">
         <v>353</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
         <v>394</v>
       </c>
       <c r="AJ142">
         <v>47011</v>
       </c>
       <c r="AK142">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>405</v>
       </c>
       <c r="E143" t="s">
         <v>73</v>
       </c>
       <c r="F143" t="s">
         <v>406</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I143" t="s">
         <v>353</v>
       </c>
       <c r="AE143">
         <v>1</v>
       </c>
       <c r="AI143" t="s">
@@ -6858,51 +6858,51 @@
       <c r="F162" t="s">
         <v>438</v>
       </c>
       <c r="G162" s="4" t="s">
         <v>62</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I162" t="s">
         <v>353</v>
       </c>
       <c r="J162" t="s">
         <v>33</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AI162" t="s">
         <v>422</v>
       </c>
       <c r="AJ162">
         <v>46580</v>
       </c>
       <c r="AK162">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>439</v>
       </c>
       <c r="E163" t="s">
         <v>440</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I163" t="s">
         <v>353</v>
       </c>
       <c r="AI163" t="s">
         <v>441</v>
       </c>
       <c r="AJ163">
         <v>46754</v>
       </c>
     </row>