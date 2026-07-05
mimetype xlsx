--- v0 (2026-05-04)
+++ v1 (2026-07-05)
@@ -2301,51 +2301,51 @@
       <c r="F18" t="s">
         <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>82</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>55</v>
       </c>
       <c r="AJ18">
         <v>46041</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>83</v>
       </c>
       <c r="E19" t="s">
         <v>84</v>
       </c>
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
@@ -2422,50 +2422,53 @@
       </c>
       <c r="E22" t="s">
         <v>94</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>89</v>
       </c>
       <c r="AJ22">
         <v>46226</v>
       </c>
+      <c r="AK22">
+        <v>5</v>
+      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>96</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>100</v>
@@ -4331,51 +4334,51 @@
       <c r="F85" t="s">
         <v>266</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I85" t="s">
         <v>251</v>
       </c>
       <c r="J85" t="s">
         <v>223</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>267</v>
       </c>
       <c r="AJ85">
         <v>46108</v>
       </c>
       <c r="AK85">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>268</v>
       </c>
       <c r="E86" t="s">
         <v>269</v>
       </c>
       <c r="F86" t="s">
         <v>270</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I86" t="s">
         <v>251</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
@@ -4552,51 +4555,51 @@
       <c r="E92" t="s">
         <v>191</v>
       </c>
       <c r="F92" t="s">
         <v>283</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I92" t="s">
         <v>251</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>284</v>
       </c>
       <c r="AJ92">
         <v>46281</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>285</v>
       </c>
       <c r="E93" t="s">
         <v>286</v>
       </c>
       <c r="F93" t="s">
         <v>287</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I93" t="s">
         <v>251</v>
       </c>
       <c r="J93" t="s">
         <v>223</v>
       </c>
       <c r="AE93">