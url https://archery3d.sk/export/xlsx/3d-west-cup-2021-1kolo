--- v1 (2026-07-05)
+++ v2 (2026-09-06)
@@ -3547,51 +3547,51 @@
       <c r="F59" t="s">
         <v>203</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I59" t="s">
         <v>188</v>
       </c>
       <c r="J59" t="s">
         <v>204</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>196</v>
       </c>
       <c r="AJ59">
         <v>45745</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>205</v>
       </c>
       <c r="E60" t="s">
         <v>64</v>
       </c>
       <c r="F60" t="s">
         <v>206</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I60" t="s">
         <v>188</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
@@ -3961,53 +3961,50 @@
       </c>
       <c r="E73" t="s">
         <v>228</v>
       </c>
       <c r="F73" t="s">
         <v>229</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I73" t="s">
         <v>188</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>227</v>
       </c>
       <c r="AJ73">
         <v>46268</v>
       </c>
-      <c r="AK73">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>230</v>
       </c>
       <c r="E74" t="s">
         <v>231</v>
       </c>
       <c r="F74" t="s">
         <v>232</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I74" t="s">
         <v>188</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>227</v>
@@ -4205,53 +4202,50 @@
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I81" t="s">
         <v>251</v>
       </c>
       <c r="J81" t="s">
         <v>252</v>
       </c>
       <c r="AD81" t="s">
         <v>253</v>
       </c>
       <c r="AE81">
         <v>2</v>
       </c>
       <c r="AI81" t="s">
         <v>254</v>
       </c>
       <c r="AJ81">
         <v>45777</v>
       </c>
-      <c r="AK81">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>233</v>
       </c>
       <c r="E82" t="s">
         <v>255</v>
       </c>
       <c r="F82" t="s">
         <v>256</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I82" t="s">
         <v>251</v>
       </c>
       <c r="J82" t="s">
         <v>252</v>
       </c>
       <c r="AE82">
         <v>1</v>
@@ -4298,53 +4292,50 @@
       </c>
       <c r="E84" t="s">
         <v>263</v>
       </c>
       <c r="F84" t="s">
         <v>264</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I84" t="s">
         <v>251</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>261</v>
       </c>
       <c r="AJ84">
         <v>46275</v>
       </c>
-      <c r="AK84">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>265</v>
       </c>
       <c r="E85" t="s">
         <v>57</v>
       </c>
       <c r="F85" t="s">
         <v>266</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I85" t="s">
         <v>251</v>
       </c>
       <c r="J85" t="s">
         <v>223</v>
       </c>
       <c r="AE85">
         <v>1</v>
@@ -4648,51 +4639,51 @@
       <c r="E95" t="s">
         <v>157</v>
       </c>
       <c r="F95" t="s">
         <v>291</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I95" t="s">
         <v>251</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>288</v>
       </c>
       <c r="AJ95">
         <v>46282</v>
       </c>
       <c r="AK95">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>289</v>
       </c>
       <c r="E96" t="s">
         <v>57</v>
       </c>
       <c r="F96" t="s">
         <v>117</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I96" t="s">
         <v>251</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">