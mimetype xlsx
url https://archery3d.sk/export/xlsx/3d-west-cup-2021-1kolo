--- v2 (2026-09-06)
+++ v3 (2026-09-27)
@@ -2333,51 +2333,51 @@
       <c r="E19" t="s">
         <v>84</v>
       </c>
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>55</v>
       </c>
       <c r="AJ19">
         <v>45820</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>86</v>
       </c>
       <c r="E20" t="s">
         <v>87</v>
       </c>
       <c r="F20" t="s">
         <v>88</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
@@ -2998,51 +2998,51 @@
       <c r="E41" t="s">
         <v>146</v>
       </c>
       <c r="F41" t="s">
         <v>152</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I41" t="s">
         <v>130</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>136</v>
       </c>
       <c r="AJ41">
         <v>46242</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>128</v>
       </c>
       <c r="E42" t="s">
         <v>57</v>
       </c>
       <c r="F42" t="s">
         <v>117</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I42" t="s">
         <v>130</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
@@ -3364,51 +3364,51 @@
       <c r="E53" t="s">
         <v>183</v>
       </c>
       <c r="F53" t="s">
         <v>184</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I53" t="s">
         <v>180</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>185</v>
       </c>
       <c r="AJ53">
         <v>45997</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>132</v>
       </c>
       <c r="E54" t="s">
         <v>186</v>
       </c>
       <c r="F54" t="s">
         <v>187</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I54" t="s">
         <v>188</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
@@ -3454,51 +3454,51 @@
       <c r="E56" t="s">
         <v>194</v>
       </c>
       <c r="F56" t="s">
         <v>195</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I56" t="s">
         <v>188</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
         <v>196</v>
       </c>
       <c r="AJ56">
         <v>46254</v>
       </c>
       <c r="AK56">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>197</v>
       </c>
       <c r="E57" t="s">
         <v>119</v>
       </c>
       <c r="F57" t="s">
         <v>198</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I57" t="s">
         <v>188</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
@@ -4639,51 +4639,51 @@
       <c r="E95" t="s">
         <v>157</v>
       </c>
       <c r="F95" t="s">
         <v>291</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I95" t="s">
         <v>251</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>288</v>
       </c>
       <c r="AJ95">
         <v>46282</v>
       </c>
       <c r="AK95">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>289</v>
       </c>
       <c r="E96" t="s">
         <v>57</v>
       </c>
       <c r="F96" t="s">
         <v>117</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I96" t="s">
         <v>251</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">
@@ -5339,51 +5339,51 @@
       <c r="F118" t="s">
         <v>354</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I118" t="s">
         <v>298</v>
       </c>
       <c r="J118" t="s">
         <v>82</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>347</v>
       </c>
       <c r="AJ118">
         <v>45715</v>
       </c>
       <c r="AK118">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>355</v>
       </c>
       <c r="E119" t="s">
         <v>57</v>
       </c>
       <c r="F119" t="s">
         <v>356</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I119" t="s">
         <v>298</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">