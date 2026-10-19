--- v3 (2026-09-27)
+++ v4 (2026-10-19)
@@ -2080,51 +2080,51 @@
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
         <v>55</v>
       </c>
       <c r="AJ11">
         <v>46218</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
@@ -2423,51 +2423,51 @@
       <c r="E22" t="s">
         <v>94</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>89</v>
       </c>
       <c r="AJ22">
         <v>46226</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>96</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
@@ -2513,51 +2513,51 @@
       <c r="E25" t="s">
         <v>105</v>
       </c>
       <c r="F25" t="s">
         <v>106</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>100</v>
       </c>
       <c r="AJ25">
         <v>46229</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
         <v>107</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">