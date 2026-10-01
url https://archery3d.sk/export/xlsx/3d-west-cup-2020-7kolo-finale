--- v0 (2026-09-09)
+++ v1 (2026-10-01)
@@ -1862,51 +1862,51 @@
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
         <v>56</v>
       </c>
       <c r="AJ10">
         <v>43812</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>63</v>
       </c>
       <c r="AE11">
@@ -2066,51 +2066,51 @@
       <c r="F16" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>51</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>56</v>
       </c>
       <c r="AJ16">
         <v>44028</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>80</v>
       </c>
       <c r="E17" t="s">
         <v>81</v>
       </c>
       <c r="F17" t="s">
         <v>82</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
@@ -2458,51 +2458,51 @@
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I29" t="s">
         <v>121</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>126</v>
       </c>
       <c r="AJ29">
         <v>43781</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>127</v>
       </c>
       <c r="E30" t="s">
         <v>128</v>
       </c>
       <c r="F30" t="s">
         <v>129</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I30" t="s">
         <v>121</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
@@ -2955,51 +2955,51 @@
       <c r="F45" t="s">
         <v>178</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I45" t="s">
         <v>155</v>
       </c>
       <c r="J45" t="s">
         <v>179</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>170</v>
       </c>
       <c r="AJ45">
         <v>43878</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>180</v>
       </c>
       <c r="E46" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I46" t="s">
         <v>155</v>
       </c>
       <c r="J46" t="s">
         <v>182</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
@@ -3484,51 +3484,51 @@
       <c r="F62" t="s">
         <v>229</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I62" t="s">
         <v>217</v>
       </c>
       <c r="J62" t="s">
         <v>230</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>227</v>
       </c>
       <c r="AJ62">
         <v>43839</v>
       </c>
       <c r="AK62">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>231</v>
       </c>
       <c r="E63" t="s">
         <v>232</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I63" t="s">
         <v>217</v>
       </c>
       <c r="J63" t="s">
         <v>115</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
@@ -4464,51 +4464,51 @@
       <c r="F93" t="s">
         <v>314</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I93" t="s">
         <v>265</v>
       </c>
       <c r="J93" t="s">
         <v>67</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
         <v>309</v>
       </c>
       <c r="AJ93">
         <v>44425</v>
       </c>
       <c r="AK93">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>315</v>
       </c>
       <c r="E94" t="s">
         <v>103</v>
       </c>
       <c r="F94" t="s">
         <v>316</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I94" t="s">
         <v>265</v>
       </c>
       <c r="J94" t="s">
         <v>317</v>
       </c>
       <c r="AE94">