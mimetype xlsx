--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2027,51 +2027,51 @@
       <c r="F16" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>61</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>77</v>
       </c>
       <c r="AJ16">
         <v>39469</v>
       </c>
       <c r="AK16">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>78</v>
       </c>
       <c r="E17" t="s">
         <v>79</v>
       </c>
       <c r="F17" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
@@ -2283,51 +2283,51 @@
       <c r="E24" t="s">
         <v>106</v>
       </c>
       <c r="F24" t="s">
         <v>107</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I24" t="s">
         <v>96</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>101</v>
       </c>
       <c r="AJ24">
         <v>39659</v>
       </c>
       <c r="AK24">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>108</v>
       </c>
       <c r="E25" t="s">
         <v>109</v>
       </c>
       <c r="F25" t="s">
         <v>110</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I25" t="s">
         <v>96</v>
       </c>
       <c r="J25" t="s">
         <v>61</v>
       </c>
       <c r="AE25">