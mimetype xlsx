--- v1 (2026-05-25)
+++ v2 (2026-09-09)
@@ -2689,53 +2689,50 @@
       </c>
       <c r="F37" t="s">
         <v>145</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I37" t="s">
         <v>118</v>
       </c>
       <c r="J37" t="s">
         <v>42</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>146</v>
       </c>
       <c r="AJ37">
         <v>39439</v>
       </c>
-      <c r="AK37">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>147</v>
       </c>
       <c r="E38" t="s">
         <v>148</v>
       </c>
       <c r="F38" t="s">
         <v>149</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I38" t="s">
         <v>118</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>146</v>
@@ -4670,51 +4667,51 @@
       <c r="F100" t="s">
         <v>297</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I100" t="s">
         <v>209</v>
       </c>
       <c r="J100" t="s">
         <v>295</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>291</v>
       </c>
       <c r="AJ100">
         <v>39462</v>
       </c>
       <c r="AK100">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>298</v>
       </c>
       <c r="E101" t="s">
         <v>299</v>
       </c>
       <c r="F101" t="s">
         <v>300</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I101" t="s">
         <v>209</v>
       </c>
       <c r="J101" t="s">
         <v>295</v>
       </c>
       <c r="AE101">