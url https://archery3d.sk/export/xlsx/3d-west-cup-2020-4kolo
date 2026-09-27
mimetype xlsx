--- v2 (2026-09-07)
+++ v3 (2026-09-27)
@@ -3011,51 +3011,51 @@
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
         <v>111</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>109</v>
       </c>
       <c r="AJ25">
         <v>39956</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
@@ -3305,51 +3305,51 @@
       <c r="F34" t="s">
         <v>138</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>29</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>109</v>
       </c>
       <c r="AJ34">
         <v>41098</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>139</v>
       </c>
       <c r="E35" t="s">
         <v>127</v>
       </c>
       <c r="F35" t="s">
         <v>140</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
@@ -4272,51 +4272,51 @@
       <c r="F66" t="s">
         <v>212</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I66" t="s">
         <v>200</v>
       </c>
       <c r="J66" t="s">
         <v>81</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>201</v>
       </c>
       <c r="AJ66">
         <v>40080</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>213</v>
       </c>
       <c r="E67" t="s">
         <v>214</v>
       </c>
       <c r="F67" t="s">
         <v>215</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I67" t="s">
         <v>200</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
@@ -4464,51 +4464,51 @@
       <c r="E72" t="s">
         <v>231</v>
       </c>
       <c r="F72" t="s">
         <v>232</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I72" t="s">
         <v>233</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>234</v>
       </c>
       <c r="AJ72">
         <v>41022</v>
       </c>
       <c r="AK72">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>235</v>
       </c>
       <c r="E73" t="s">
         <v>236</v>
       </c>
       <c r="F73" t="s">
         <v>94</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I73" t="s">
         <v>237</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
@@ -4824,51 +4824,51 @@
       <c r="F84" t="s">
         <v>264</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I84" t="s">
         <v>237</v>
       </c>
       <c r="J84" t="s">
         <v>265</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>260</v>
       </c>
       <c r="AJ84">
         <v>41053</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>266</v>
       </c>
       <c r="E85" t="s">
         <v>261</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I85" t="s">
         <v>237</v>
       </c>
       <c r="J85" t="s">
         <v>267</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
@@ -7248,51 +7248,51 @@
       <c r="F162" t="s">
         <v>448</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I162" t="s">
         <v>374</v>
       </c>
       <c r="J162" t="s">
         <v>144</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AI162" t="s">
         <v>443</v>
       </c>
       <c r="AJ162">
         <v>39710</v>
       </c>
       <c r="AK162">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>449</v>
       </c>
       <c r="E163" t="s">
         <v>450</v>
       </c>
       <c r="F163" t="s">
         <v>94</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I163" t="s">
         <v>374</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AI163" t="s">
@@ -8515,51 +8515,51 @@
       <c r="F203" t="s">
         <v>525</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I203" t="s">
         <v>374</v>
       </c>
       <c r="J203" t="s">
         <v>29</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AI203" t="s">
         <v>498</v>
       </c>
       <c r="AJ203">
         <v>40164</v>
       </c>
       <c r="AK203">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>526</v>
       </c>
       <c r="E204" t="s">
         <v>457</v>
       </c>
       <c r="F204" t="s">
         <v>527</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I204" t="s">
         <v>374</v>
       </c>
       <c r="J204" t="s">
         <v>265</v>
       </c>
       <c r="AE204">