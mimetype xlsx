--- v3 (2026-09-27)
+++ v4 (2026-10-19)
@@ -3177,51 +3177,51 @@
       <c r="F30" t="s">
         <v>125</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>105</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>109</v>
       </c>
       <c r="AJ30">
         <v>39534</v>
       </c>
       <c r="AK30">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>126</v>
       </c>
       <c r="E31" t="s">
         <v>127</v>
       </c>
       <c r="F31" t="s">
         <v>128</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>49</v>
       </c>
       <c r="AE31">
@@ -4136,51 +4136,51 @@
       <c r="E61" t="s">
         <v>142</v>
       </c>
       <c r="F61" t="s">
         <v>207</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I61" t="s">
         <v>200</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>201</v>
       </c>
       <c r="AJ61">
         <v>40500</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>208</v>
       </c>
       <c r="E62" t="s">
         <v>209</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I62" t="s">
         <v>200</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>201</v>
       </c>
       <c r="AJ62">