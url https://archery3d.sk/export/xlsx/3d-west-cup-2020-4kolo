--- v0 (2026-04-29)
+++ v1 (2026-07-29)
@@ -4135,50 +4135,53 @@
       </c>
       <c r="E61" t="s">
         <v>142</v>
       </c>
       <c r="F61" t="s">
         <v>207</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I61" t="s">
         <v>200</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>201</v>
       </c>
       <c r="AJ61">
         <v>40500</v>
       </c>
+      <c r="AK61">
+        <v>5</v>
+      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>208</v>
       </c>
       <c r="E62" t="s">
         <v>209</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I62" t="s">
         <v>200</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>201</v>
       </c>
       <c r="AJ62">
         <v>41014</v>
@@ -4301,51 +4304,51 @@
       <c r="E67" t="s">
         <v>214</v>
       </c>
       <c r="F67" t="s">
         <v>215</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I67" t="s">
         <v>200</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>201</v>
       </c>
       <c r="AJ67">
         <v>40879</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>216</v>
       </c>
       <c r="E68" t="s">
         <v>217</v>
       </c>
       <c r="F68" t="s">
         <v>218</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I68" t="s">
         <v>200</v>
       </c>
       <c r="J68" t="s">
         <v>219</v>
       </c>
       <c r="AE68">
@@ -5969,86 +5972,86 @@
       <c r="F121" t="s">
         <v>358</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I121" t="s">
         <v>307</v>
       </c>
       <c r="J121" t="s">
         <v>229</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>354</v>
       </c>
       <c r="AJ121">
         <v>40873</v>
       </c>
       <c r="AK121">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>359</v>
       </c>
       <c r="E122" t="s">
         <v>360</v>
       </c>
       <c r="F122" t="s">
         <v>361</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I122" t="s">
         <v>307</v>
       </c>
       <c r="J122" t="s">
         <v>315</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>354</v>
       </c>
       <c r="AJ122">
         <v>41135</v>
       </c>
       <c r="AK122">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>295</v>
       </c>
       <c r="E123" t="s">
         <v>87</v>
       </c>
       <c r="F123" t="s">
         <v>362</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I123" t="s">
         <v>307</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">