--- v1 (2026-07-29)
+++ v2 (2026-09-07)
@@ -5067,53 +5067,50 @@
       </c>
       <c r="F92" t="s">
         <v>285</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I92" t="s">
         <v>237</v>
       </c>
       <c r="J92" t="s">
         <v>81</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>281</v>
       </c>
       <c r="AJ92">
         <v>41054</v>
       </c>
-      <c r="AK92">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>286</v>
       </c>
       <c r="E93" t="s">
         <v>287</v>
       </c>
       <c r="F93" t="s">
         <v>288</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I93" t="s">
         <v>237</v>
       </c>
       <c r="J93" t="s">
         <v>289</v>
       </c>
       <c r="AE93">
         <v>1</v>