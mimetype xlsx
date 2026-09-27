--- v2 (2026-08-17)
+++ v3 (2026-09-27)
@@ -4718,51 +4718,51 @@
       <c r="E100" t="s">
         <v>185</v>
       </c>
       <c r="F100" t="s">
         <v>310</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I100" t="s">
         <v>259</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>308</v>
       </c>
       <c r="AJ100">
         <v>35075</v>
       </c>
       <c r="AK100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>291</v>
       </c>
       <c r="E101" t="s">
         <v>311</v>
       </c>
       <c r="F101" t="s">
         <v>45</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I101" t="s">
         <v>259</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">