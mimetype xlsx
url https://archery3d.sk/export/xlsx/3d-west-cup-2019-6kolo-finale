--- v3 (2026-09-27)
+++ v4 (2026-10-17)
@@ -2568,51 +2568,51 @@
       <c r="E30" t="s">
         <v>79</v>
       </c>
       <c r="F30" t="s">
         <v>122</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I30" t="s">
         <v>119</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>120</v>
       </c>
       <c r="AJ30">
         <v>32643</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I31" t="s">
         <v>119</v>
       </c>
       <c r="J31" t="s">
         <v>126</v>
       </c>
       <c r="AE31">