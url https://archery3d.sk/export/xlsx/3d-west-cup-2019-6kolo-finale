--- v0 (2026-05-04)
+++ v1 (2026-05-26)
@@ -2190,51 +2190,51 @@
       <c r="F18" t="s">
         <v>86</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>77</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>66</v>
       </c>
       <c r="AJ18">
         <v>34745</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>87</v>
       </c>
       <c r="E19" t="s">
         <v>88</v>
       </c>
       <c r="F19" t="s">
         <v>89</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>90</v>
       </c>
       <c r="AE19">
@@ -2536,51 +2536,51 @@
       <c r="E29" t="s">
         <v>117</v>
       </c>
       <c r="F29" t="s">
         <v>118</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I29" t="s">
         <v>119</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>120</v>
       </c>
       <c r="AJ29">
         <v>34672</v>
       </c>
       <c r="AK29">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>121</v>
       </c>
       <c r="E30" t="s">
         <v>79</v>
       </c>
       <c r="F30" t="s">
         <v>122</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I30" t="s">
         <v>119</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
@@ -5228,50 +5228,53 @@
         <v>343</v>
       </c>
       <c r="E116" t="s">
         <v>143</v>
       </c>
       <c r="F116" t="s">
         <v>344</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I116" t="s">
         <v>259</v>
       </c>
       <c r="AE116">
         <v>2</v>
       </c>
       <c r="AI116" t="s">
         <v>337</v>
       </c>
       <c r="AJ116">
         <v>34172</v>
+      </c>
+      <c r="AK116">
+        <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>345</v>
       </c>
       <c r="E117" t="s">
         <v>212</v>
       </c>
       <c r="F117" t="s">
         <v>346</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I117" t="s">
         <v>259</v>
       </c>
       <c r="J117" t="s">
         <v>90</v>
       </c>
       <c r="AE117">