--- v1 (2026-05-26)
+++ v2 (2026-08-17)
@@ -2567,50 +2567,53 @@
       </c>
       <c r="E30" t="s">
         <v>79</v>
       </c>
       <c r="F30" t="s">
         <v>122</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I30" t="s">
         <v>119</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>120</v>
       </c>
       <c r="AJ30">
         <v>32643</v>
       </c>
+      <c r="AK30">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I31" t="s">
         <v>119</v>
       </c>
       <c r="J31" t="s">
         <v>126</v>
       </c>
       <c r="AE31">
         <v>1</v>
@@ -3936,51 +3939,51 @@
       <c r="F75" t="s">
         <v>239</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I75" t="s">
         <v>215</v>
       </c>
       <c r="J75" t="s">
         <v>141</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>240</v>
       </c>
       <c r="AJ75">
         <v>31341</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>201</v>
       </c>
       <c r="E76" t="s">
         <v>241</v>
       </c>
       <c r="F76" t="s">
         <v>242</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I76" t="s">
         <v>215</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">