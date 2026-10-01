--- v2 (2026-08-18)
+++ v3 (2026-10-01)
@@ -3452,51 +3452,51 @@
       <c r="E49" t="s">
         <v>51</v>
       </c>
       <c r="F49" t="s">
         <v>139</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>100</v>
       </c>
       <c r="AJ49">
         <v>34005</v>
       </c>
       <c r="AK49">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>140</v>
       </c>
       <c r="E50" t="s">
         <v>141</v>
       </c>
       <c r="F50" t="s">
         <v>142</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>117</v>
       </c>
       <c r="AE50">
@@ -4257,51 +4257,51 @@
       <c r="E75" t="s">
         <v>136</v>
       </c>
       <c r="F75" t="s">
         <v>208</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I75" t="s">
         <v>193</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>198</v>
       </c>
       <c r="AJ75">
         <v>32644</v>
       </c>
       <c r="AK75">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>199</v>
       </c>
       <c r="E76" t="s">
         <v>200</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I76" t="s">
         <v>193</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>198</v>
       </c>
       <c r="AJ76">
@@ -4350,51 +4350,51 @@
       <c r="E78" t="s">
         <v>214</v>
       </c>
       <c r="F78" t="s">
         <v>215</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I78" t="s">
         <v>193</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>198</v>
       </c>
       <c r="AJ78">
         <v>32713</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>216</v>
       </c>
       <c r="E79" t="s">
         <v>217</v>
       </c>
       <c r="F79" t="s">
         <v>218</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I79" t="s">
         <v>193</v>
       </c>
       <c r="AE79">
         <v>2</v>
       </c>
       <c r="AI79" t="s">
@@ -4658,51 +4658,51 @@
       <c r="F88" t="s">
         <v>245</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I88" t="s">
         <v>241</v>
       </c>
       <c r="J88" t="s">
         <v>107</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>246</v>
       </c>
       <c r="AJ88">
         <v>34152</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>247</v>
       </c>
       <c r="E89" t="s">
         <v>248</v>
       </c>
       <c r="F89" t="s">
         <v>249</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I89" t="s">
         <v>241</v>
       </c>
       <c r="J89" t="s">
         <v>36</v>
       </c>
       <c r="AE89">
@@ -6707,51 +6707,51 @@
       <c r="F154" t="s">
         <v>409</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I154" t="s">
         <v>322</v>
       </c>
       <c r="J154" t="s">
         <v>117</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AI154" t="s">
         <v>378</v>
       </c>
       <c r="AJ154">
         <v>33473</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>410</v>
       </c>
       <c r="E155" t="s">
         <v>411</v>
       </c>
       <c r="F155" t="s">
         <v>412</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I155" t="s">
         <v>322</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
@@ -6931,51 +6931,51 @@
       <c r="F161" t="s">
         <v>423</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I161" t="s">
         <v>322</v>
       </c>
       <c r="J161" t="s">
         <v>41</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AI161" t="s">
         <v>424</v>
       </c>
       <c r="AJ161">
         <v>33054</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>425</v>
       </c>
       <c r="E162" t="s">
         <v>310</v>
       </c>
       <c r="F162" t="s">
         <v>426</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I162" t="s">
         <v>322</v>
       </c>
       <c r="J162" t="s">
         <v>186</v>
       </c>
       <c r="AE162">
@@ -7094,51 +7094,51 @@
       <c r="F166" t="s">
         <v>435</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I166" t="s">
         <v>322</v>
       </c>
       <c r="J166" t="s">
         <v>436</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>424</v>
       </c>
       <c r="AJ166">
         <v>34165</v>
       </c>
       <c r="AK166">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>278</v>
       </c>
       <c r="E167" t="s">
         <v>64</v>
       </c>
       <c r="F167" t="s">
         <v>437</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I167" t="s">
         <v>322</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AI167" t="s">