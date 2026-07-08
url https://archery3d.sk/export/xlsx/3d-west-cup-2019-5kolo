--- v0 (2026-05-04)
+++ v1 (2026-07-08)
@@ -3487,51 +3487,51 @@
       <c r="F50" t="s">
         <v>142</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>117</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>100</v>
       </c>
       <c r="AJ50">
         <v>34280</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>143</v>
       </c>
       <c r="E51" t="s">
         <v>102</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AI51" t="s">
         <v>100</v>
       </c>
       <c r="AJ51">
@@ -4225,81 +4225,84 @@
       <c r="E74" t="s">
         <v>121</v>
       </c>
       <c r="F74" t="s">
         <v>206</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I74" t="s">
         <v>193</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>198</v>
       </c>
       <c r="AJ74">
         <v>34174</v>
       </c>
       <c r="AK74">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>207</v>
       </c>
       <c r="E75" t="s">
         <v>136</v>
       </c>
       <c r="F75" t="s">
         <v>208</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I75" t="s">
         <v>193</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>198</v>
       </c>
       <c r="AJ75">
         <v>32644</v>
       </c>
+      <c r="AK75">
+        <v>5</v>
+      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>199</v>
       </c>
       <c r="E76" t="s">
         <v>200</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I76" t="s">
         <v>193</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>198</v>
       </c>
       <c r="AJ76">
         <v>33952</v>
@@ -5367,51 +5370,51 @@
       <c r="F111" t="s">
         <v>306</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I111" t="s">
         <v>269</v>
       </c>
       <c r="J111" t="s">
         <v>233</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AI111" t="s">
         <v>307</v>
       </c>
       <c r="AJ111">
         <v>31337</v>
       </c>
       <c r="AK111">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>256</v>
       </c>
       <c r="E112" t="s">
         <v>66</v>
       </c>
       <c r="F112" t="s">
         <v>308</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I112" t="s">
         <v>269</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
@@ -7094,51 +7097,51 @@
       <c r="F166" t="s">
         <v>435</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I166" t="s">
         <v>322</v>
       </c>
       <c r="J166" t="s">
         <v>436</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>424</v>
       </c>
       <c r="AJ166">
         <v>34165</v>
       </c>
       <c r="AK166">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>278</v>
       </c>
       <c r="E167" t="s">
         <v>64</v>
       </c>
       <c r="F167" t="s">
         <v>437</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I167" t="s">
         <v>322</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AI167" t="s">