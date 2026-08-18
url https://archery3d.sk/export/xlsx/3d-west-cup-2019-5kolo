--- v1 (2026-07-08)
+++ v2 (2026-08-18)
@@ -4814,53 +4814,50 @@
       </c>
       <c r="F93" t="s">
         <v>260</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I93" t="s">
         <v>241</v>
       </c>
       <c r="J93" t="s">
         <v>107</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
         <v>255</v>
       </c>
       <c r="AJ93">
         <v>34153</v>
       </c>
-      <c r="AK93">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>253</v>
       </c>
       <c r="E94" t="s">
         <v>254</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I94" t="s">
         <v>241</v>
       </c>
       <c r="J94" t="s">
         <v>261</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AI94" t="s">
         <v>255</v>