--- v0 (2026-05-04)
+++ v1 (2026-08-17)
@@ -2701,51 +2701,51 @@
       <c r="F20" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>82</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>78</v>
       </c>
       <c r="AJ20">
         <v>32349</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>83</v>
       </c>
       <c r="E21" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>78</v>
       </c>
       <c r="AJ21">
@@ -3685,51 +3685,51 @@
       <c r="E53" t="s">
         <v>165</v>
       </c>
       <c r="F53" t="s">
         <v>166</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I53" t="s">
         <v>149</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>163</v>
       </c>
       <c r="AJ53">
         <v>32054</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>167</v>
       </c>
       <c r="E54" t="s">
         <v>168</v>
       </c>
       <c r="F54" t="s">
         <v>169</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I54" t="s">
         <v>149</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
@@ -3745,50 +3745,53 @@
       </c>
       <c r="E55" t="s">
         <v>118</v>
       </c>
       <c r="F55" t="s">
         <v>171</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I55" t="s">
         <v>149</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>163</v>
       </c>
       <c r="AJ55">
         <v>32346</v>
       </c>
+      <c r="AK55">
+        <v>5</v>
+      </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>172</v>
       </c>
       <c r="E56" t="s">
         <v>32</v>
       </c>
       <c r="F56" t="s">
         <v>173</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I56" t="s">
         <v>149</v>
       </c>
       <c r="J56" t="s">
         <v>44</v>
       </c>
       <c r="AE56">
         <v>1</v>
@@ -5088,53 +5091,50 @@
       </c>
       <c r="E98" t="s">
         <v>284</v>
       </c>
       <c r="F98" t="s">
         <v>285</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I98" t="s">
         <v>214</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>270</v>
       </c>
       <c r="AJ98">
         <v>32489</v>
       </c>
-      <c r="AK98">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>286</v>
       </c>
       <c r="E99" t="s">
         <v>287</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I99" t="s">
         <v>214</v>
       </c>
       <c r="J99" t="s">
         <v>28</v>
       </c>
       <c r="AE99">
         <v>2</v>
       </c>
       <c r="AI99" t="s">
         <v>288</v>
@@ -5152,50 +5152,53 @@
       </c>
       <c r="F100" t="s">
         <v>290</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I100" t="s">
         <v>214</v>
       </c>
       <c r="J100" t="s">
         <v>42</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>288</v>
       </c>
       <c r="AJ100">
         <v>32441</v>
       </c>
+      <c r="AK100">
+        <v>5</v>
+      </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>291</v>
       </c>
       <c r="E101" t="s">
         <v>40</v>
       </c>
       <c r="F101" t="s">
         <v>292</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I101" t="s">
         <v>293</v>
       </c>
       <c r="J101" t="s">
         <v>44</v>
       </c>
       <c r="AD101" t="s">
         <v>294</v>
@@ -5656,51 +5659,51 @@
       <c r="F116" t="s">
         <v>334</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I116" t="s">
         <v>293</v>
       </c>
       <c r="J116" t="s">
         <v>194</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>335</v>
       </c>
       <c r="AJ116">
         <v>31329</v>
       </c>
       <c r="AK116">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>113</v>
       </c>
       <c r="E117" t="s">
         <v>336</v>
       </c>
       <c r="F117" t="s">
         <v>337</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I117" t="s">
         <v>293</v>
       </c>
       <c r="J117" t="s">
         <v>105</v>
       </c>
       <c r="AE117">
@@ -7188,51 +7191,51 @@
       <c r="F165" t="s">
         <v>454</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I165" t="s">
         <v>358</v>
       </c>
       <c r="J165" t="s">
         <v>150</v>
       </c>
       <c r="AE165">
         <v>2</v>
       </c>
       <c r="AI165" t="s">
         <v>438</v>
       </c>
       <c r="AJ165">
         <v>32376</v>
       </c>
       <c r="AK165">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>455</v>
       </c>
       <c r="E166" t="s">
         <v>85</v>
       </c>
       <c r="F166" t="s">
         <v>456</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I166" t="s">
         <v>358</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">