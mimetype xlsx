--- v1 (2026-08-17)
+++ v2 (2026-10-13)
@@ -2666,51 +2666,51 @@
       <c r="E19" t="s">
         <v>75</v>
       </c>
       <c r="F19" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>78</v>
       </c>
       <c r="AJ19">
         <v>32342</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>79</v>
       </c>
       <c r="E20" t="s">
         <v>80</v>
       </c>
       <c r="F20" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>82</v>
       </c>
       <c r="AE20">
@@ -3746,51 +3746,51 @@
       <c r="E55" t="s">
         <v>118</v>
       </c>
       <c r="F55" t="s">
         <v>171</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I55" t="s">
         <v>149</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>163</v>
       </c>
       <c r="AJ55">
         <v>32346</v>
       </c>
       <c r="AK55">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>172</v>
       </c>
       <c r="E56" t="s">
         <v>32</v>
       </c>
       <c r="F56" t="s">
         <v>173</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I56" t="s">
         <v>149</v>
       </c>
       <c r="J56" t="s">
         <v>44</v>
       </c>
       <c r="AE56">
@@ -4857,51 +4857,51 @@
       <c r="F90" t="s">
         <v>267</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I90" t="s">
         <v>214</v>
       </c>
       <c r="J90" t="s">
         <v>268</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>247</v>
       </c>
       <c r="AJ90">
         <v>32490</v>
       </c>
       <c r="AK90">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>233</v>
       </c>
       <c r="E91" t="s">
         <v>234</v>
       </c>
       <c r="F91" t="s">
         <v>269</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I91" t="s">
         <v>214</v>
       </c>
       <c r="J91" t="s">
         <v>215</v>
       </c>
       <c r="AE91">