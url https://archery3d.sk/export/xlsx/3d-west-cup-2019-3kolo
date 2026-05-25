--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2402,51 +2402,51 @@
       <c r="F13" t="s">
         <v>67</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>68</v>
       </c>
       <c r="AE13">
         <v>2</v>
       </c>
       <c r="AI13" t="s">
         <v>61</v>
       </c>
       <c r="AJ13">
         <v>31644</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AI14" t="s">
@@ -2873,51 +2873,51 @@
       <c r="F28" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>108</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>104</v>
       </c>
       <c r="AJ28">
         <v>31967</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>109</v>
       </c>
       <c r="E29" t="s">
         <v>110</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>111</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
@@ -3216,51 +3216,51 @@
       <c r="E39" t="s">
         <v>142</v>
       </c>
       <c r="F39" t="s">
         <v>143</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I39" t="s">
         <v>129</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>131</v>
       </c>
       <c r="AJ39">
         <v>31923</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>144</v>
       </c>
       <c r="E40" t="s">
         <v>145</v>
       </c>
       <c r="F40" t="s">
         <v>146</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I40" t="s">
         <v>129</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
@@ -4922,51 +4922,51 @@
       <c r="E94" t="s">
         <v>77</v>
       </c>
       <c r="F94" t="s">
         <v>278</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I94" t="s">
         <v>237</v>
       </c>
       <c r="J94" t="s">
         <v>182</v>
       </c>
       <c r="AI94" t="s">
         <v>253</v>
       </c>
       <c r="AJ94">
         <v>31937</v>
       </c>
       <c r="AK94">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>279</v>
       </c>
       <c r="E95" t="s">
         <v>75</v>
       </c>
       <c r="F95" t="s">
         <v>280</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I95" t="s">
         <v>237</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
@@ -5085,51 +5085,51 @@
       <c r="F99" t="s">
         <v>292</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I99" t="s">
         <v>237</v>
       </c>
       <c r="J99" t="s">
         <v>81</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>253</v>
       </c>
       <c r="AJ99">
         <v>31993</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>293</v>
       </c>
       <c r="E100" t="s">
         <v>294</v>
       </c>
       <c r="F100" t="s">
         <v>295</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I100" t="s">
         <v>237</v>
       </c>
       <c r="J100" t="s">
         <v>172</v>
       </c>
       <c r="AE100">