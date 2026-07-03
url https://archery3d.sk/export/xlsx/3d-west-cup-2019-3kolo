--- v1 (2026-05-25)
+++ v2 (2026-07-03)
@@ -3186,50 +3186,53 @@
       </c>
       <c r="E38" t="s">
         <v>70</v>
       </c>
       <c r="F38" t="s">
         <v>140</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I38" t="s">
         <v>129</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>131</v>
       </c>
       <c r="AJ38">
         <v>31660</v>
       </c>
+      <c r="AK38">
+        <v>5</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>142</v>
       </c>
       <c r="F39" t="s">
         <v>143</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I39" t="s">
         <v>129</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>131</v>
@@ -5184,86 +5187,86 @@
       <c r="F102" t="s">
         <v>301</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I102" t="s">
         <v>237</v>
       </c>
       <c r="J102" t="s">
         <v>302</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
         <v>296</v>
       </c>
       <c r="AJ102">
         <v>31558</v>
       </c>
       <c r="AK102">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>303</v>
       </c>
       <c r="E103" t="s">
         <v>191</v>
       </c>
       <c r="F103" t="s">
         <v>304</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I103" t="s">
         <v>237</v>
       </c>
       <c r="J103" t="s">
         <v>157</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>296</v>
       </c>
       <c r="AJ103">
         <v>31325</v>
       </c>
       <c r="AK103">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>305</v>
       </c>
       <c r="E104" t="s">
         <v>306</v>
       </c>
       <c r="F104" t="s">
         <v>307</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I104" t="s">
         <v>237</v>
       </c>
       <c r="J104" t="s">
         <v>308</v>
       </c>
       <c r="AE104">