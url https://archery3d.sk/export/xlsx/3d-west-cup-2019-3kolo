--- v2 (2026-07-03)
+++ v3 (2026-07-24)
@@ -5122,50 +5122,53 @@
       </c>
       <c r="F100" t="s">
         <v>295</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I100" t="s">
         <v>237</v>
       </c>
       <c r="J100" t="s">
         <v>172</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>296</v>
       </c>
       <c r="AJ100">
         <v>32022</v>
       </c>
+      <c r="AK100">
+        <v>5</v>
+      </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>101</v>
       </c>
       <c r="E101" t="s">
         <v>297</v>
       </c>
       <c r="F101" t="s">
         <v>298</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I101" t="s">
         <v>237</v>
       </c>
       <c r="J101" t="s">
         <v>97</v>
       </c>
       <c r="AE101">
         <v>1</v>