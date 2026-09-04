--- v3 (2026-07-24)
+++ v4 (2026-09-04)
@@ -4137,53 +4137,50 @@
       </c>
       <c r="F68" t="s">
         <v>220</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I68" t="s">
         <v>176</v>
       </c>
       <c r="J68" t="s">
         <v>85</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>221</v>
       </c>
       <c r="AJ68">
         <v>31280</v>
       </c>
-      <c r="AK68">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>222</v>
       </c>
       <c r="E69" t="s">
         <v>223</v>
       </c>
       <c r="F69" t="s">
         <v>224</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I69" t="s">
         <v>176</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>221</v>