--- v4 (2026-09-04)
+++ v5 (2026-09-25)
@@ -2809,51 +2809,51 @@
       <c r="E26" t="s">
         <v>99</v>
       </c>
       <c r="F26" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>61</v>
       </c>
       <c r="AJ26">
         <v>31989</v>
       </c>
       <c r="AK26">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>102</v>
       </c>
       <c r="F27" t="s">
         <v>103</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
@@ -3251,51 +3251,51 @@
       <c r="E40" t="s">
         <v>145</v>
       </c>
       <c r="F40" t="s">
         <v>146</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I40" t="s">
         <v>129</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>131</v>
       </c>
       <c r="AJ40">
         <v>29915</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>147</v>
       </c>
       <c r="E41" t="s">
         <v>148</v>
       </c>
       <c r="F41" t="s">
         <v>149</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I41" t="s">
         <v>129</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
@@ -3792,51 +3792,51 @@
       <c r="F57" t="s">
         <v>198</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I57" t="s">
         <v>176</v>
       </c>
       <c r="J57" t="s">
         <v>85</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>199</v>
       </c>
       <c r="AJ57">
         <v>31279</v>
       </c>
       <c r="AK57">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>200</v>
       </c>
       <c r="E58" t="s">
         <v>201</v>
       </c>
       <c r="F58" t="s">
         <v>202</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I58" t="s">
         <v>176</v>
       </c>
       <c r="J58" t="s">
         <v>182</v>
       </c>
       <c r="AE58">
@@ -6655,51 +6655,51 @@
       <c r="F149" t="s">
         <v>411</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I149" t="s">
         <v>321</v>
       </c>
       <c r="J149" t="s">
         <v>68</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AI149" t="s">
         <v>405</v>
       </c>
       <c r="AJ149">
         <v>28741</v>
       </c>
       <c r="AK149">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>412</v>
       </c>
       <c r="E150" t="s">
         <v>413</v>
       </c>
       <c r="F150" t="s">
         <v>414</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I150" t="s">
         <v>321</v>
       </c>
       <c r="J150" t="s">
         <v>130</v>
       </c>
       <c r="AE150">