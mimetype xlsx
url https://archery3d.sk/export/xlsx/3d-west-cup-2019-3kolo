--- v5 (2026-09-25)
+++ v6 (2026-10-16)
@@ -3187,51 +3187,51 @@
       <c r="E38" t="s">
         <v>70</v>
       </c>
       <c r="F38" t="s">
         <v>140</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I38" t="s">
         <v>129</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>131</v>
       </c>
       <c r="AJ38">
         <v>31660</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>142</v>
       </c>
       <c r="F39" t="s">
         <v>143</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I39" t="s">
         <v>129</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">