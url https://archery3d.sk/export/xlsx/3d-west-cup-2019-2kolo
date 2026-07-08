--- v0 (2026-05-04)
+++ v1 (2026-07-08)
@@ -2685,51 +2685,51 @@
       <c r="E24" t="s">
         <v>105</v>
       </c>
       <c r="F24" t="s">
         <v>106</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>107</v>
       </c>
       <c r="AI24" t="s">
         <v>103</v>
       </c>
       <c r="AJ24">
         <v>30051</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>108</v>
       </c>
       <c r="E25" t="s">
         <v>57</v>
       </c>
       <c r="F25" t="s">
         <v>109</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>35</v>
       </c>
       <c r="AE25">
@@ -3181,50 +3181,53 @@
       </c>
       <c r="E40" t="s">
         <v>154</v>
       </c>
       <c r="F40" t="s">
         <v>155</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I40" t="s">
         <v>140</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>146</v>
       </c>
       <c r="AJ40">
         <v>30615</v>
       </c>
+      <c r="AK40">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>156</v>
       </c>
       <c r="E41" t="s">
         <v>157</v>
       </c>
       <c r="F41" t="s">
         <v>158</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I41" t="s">
         <v>140</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>146</v>
@@ -3240,51 +3243,51 @@
       <c r="E42" t="s">
         <v>160</v>
       </c>
       <c r="F42" t="s">
         <v>161</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I42" t="s">
         <v>140</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>146</v>
       </c>
       <c r="AJ42">
         <v>30694</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>162</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="F43" t="s">
         <v>164</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I43" t="s">
         <v>140</v>
       </c>
       <c r="J43" t="s">
         <v>165</v>
       </c>
       <c r="AE43">
@@ -4903,51 +4906,51 @@
       <c r="F95" t="s">
         <v>293</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I95" t="s">
         <v>255</v>
       </c>
       <c r="J95" t="s">
         <v>177</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>287</v>
       </c>
       <c r="AJ95">
         <v>29083</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>245</v>
       </c>
       <c r="E96" t="s">
         <v>294</v>
       </c>
       <c r="F96" t="s">
         <v>295</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I96" t="s">
         <v>255</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">
@@ -6542,51 +6545,51 @@
       <c r="F148" t="s">
         <v>405</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I148" t="s">
         <v>304</v>
       </c>
       <c r="J148" t="s">
         <v>141</v>
       </c>
       <c r="AE148">
         <v>2</v>
       </c>
       <c r="AI148" t="s">
         <v>396</v>
       </c>
       <c r="AJ148">
         <v>30594</v>
       </c>
       <c r="AK148">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>377</v>
       </c>
       <c r="E149" t="s">
         <v>69</v>
       </c>
       <c r="F149" t="s">
         <v>406</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I149" t="s">
         <v>304</v>
       </c>
       <c r="J149" t="s">
         <v>54</v>
       </c>
       <c r="AE149">