--- v1 (2026-07-08)
+++ v2 (2026-09-08)
@@ -4408,53 +4408,50 @@
       </c>
       <c r="F79" t="s">
         <v>252</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I79" t="s">
         <v>192</v>
       </c>
       <c r="J79" t="s">
         <v>85</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>240</v>
       </c>
       <c r="AJ79">
         <v>30427</v>
       </c>
-      <c r="AK79">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>253</v>
       </c>
       <c r="E80" t="s">
         <v>254</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I80" t="s">
         <v>255</v>
       </c>
       <c r="AD80" t="s">
         <v>256</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>257</v>