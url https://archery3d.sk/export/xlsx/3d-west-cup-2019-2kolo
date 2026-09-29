--- v2 (2026-09-08)
+++ v3 (2026-09-29)
@@ -2371,51 +2371,51 @@
       <c r="E14" t="s">
         <v>74</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AI14" t="s">
         <v>72</v>
       </c>
       <c r="AJ14">
         <v>31072</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>76</v>
       </c>
       <c r="E15" t="s">
         <v>77</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
@@ -4136,51 +4136,51 @@
       <c r="E70" t="s">
         <v>187</v>
       </c>
       <c r="F70" t="s">
         <v>235</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I70" t="s">
         <v>192</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>223</v>
       </c>
       <c r="AJ70">
         <v>31424</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>231</v>
       </c>
       <c r="E71" t="s">
         <v>83</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I71" t="s">
         <v>192</v>
       </c>
       <c r="J71" t="s">
         <v>236</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">