--- v3 (2026-09-29)
+++ v4 (2026-10-19)
@@ -3182,51 +3182,51 @@
       <c r="E40" t="s">
         <v>154</v>
       </c>
       <c r="F40" t="s">
         <v>155</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I40" t="s">
         <v>140</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>146</v>
       </c>
       <c r="AJ40">
         <v>30615</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>156</v>
       </c>
       <c r="E41" t="s">
         <v>157</v>
       </c>
       <c r="F41" t="s">
         <v>158</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I41" t="s">
         <v>140</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">