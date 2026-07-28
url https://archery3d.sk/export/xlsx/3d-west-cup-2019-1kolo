--- v0 (2026-05-04)
+++ v1 (2026-07-28)
@@ -1850,51 +1850,51 @@
       <c r="E10" t="s">
         <v>63</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
         <v>61</v>
       </c>
       <c r="AJ10">
         <v>29492</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
       <c r="F11" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
@@ -2315,81 +2315,84 @@
       <c r="E25" t="s">
         <v>114</v>
       </c>
       <c r="F25" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I25" t="s">
         <v>111</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>112</v>
       </c>
       <c r="AJ25">
         <v>29233</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>116</v>
       </c>
       <c r="E26" t="s">
         <v>117</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I26" t="s">
         <v>111</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>112</v>
       </c>
       <c r="AJ26">
         <v>28773</v>
       </c>
+      <c r="AK26">
+        <v>5</v>
+      </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>119</v>
       </c>
       <c r="E27" t="s">
         <v>120</v>
       </c>
       <c r="F27" t="s">
         <v>121</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I27" t="s">
         <v>111</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>112</v>
@@ -3448,51 +3451,51 @@
       <c r="F62" t="s">
         <v>210</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I62" t="s">
         <v>185</v>
       </c>
       <c r="J62" t="s">
         <v>95</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>190</v>
       </c>
       <c r="AJ62">
         <v>29427</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>211</v>
       </c>
       <c r="E63" t="s">
         <v>212</v>
       </c>
       <c r="F63" t="s">
         <v>213</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I63" t="s">
         <v>185</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">