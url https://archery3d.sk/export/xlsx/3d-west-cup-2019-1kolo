--- v1 (2026-07-28)
+++ v2 (2026-09-06)
@@ -3078,53 +3078,50 @@
       </c>
       <c r="F50" t="s">
         <v>178</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I50" t="s">
         <v>148</v>
       </c>
       <c r="J50" t="s">
         <v>71</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>172</v>
       </c>
       <c r="AJ50">
         <v>28305</v>
       </c>
-      <c r="AK50">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>179</v>
       </c>
       <c r="E51" t="s">
         <v>180</v>
       </c>
       <c r="F51" t="s">
         <v>181</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I51" t="s">
         <v>148</v>
       </c>
       <c r="J51" t="s">
         <v>127</v>
       </c>
       <c r="AE51">
         <v>1</v>