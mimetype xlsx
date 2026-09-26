--- v2 (2026-09-06)
+++ v3 (2026-09-26)
@@ -1818,51 +1818,51 @@
       <c r="E9" t="s">
         <v>58</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>61</v>
       </c>
       <c r="AJ9">
         <v>29209</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>63</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
@@ -2379,51 +2379,51 @@
       <c r="E27" t="s">
         <v>120</v>
       </c>
       <c r="F27" t="s">
         <v>121</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I27" t="s">
         <v>111</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>112</v>
       </c>
       <c r="AJ27">
         <v>26992</v>
       </c>
       <c r="AK27">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>122</v>
       </c>
       <c r="E28" t="s">
         <v>123</v>
       </c>
       <c r="F28" t="s">
         <v>124</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I28" t="s">
         <v>111</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
@@ -2803,51 +2803,51 @@
       <c r="F41" t="s">
         <v>159</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I41" t="s">
         <v>148</v>
       </c>
       <c r="J41" t="s">
         <v>71</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>154</v>
       </c>
       <c r="AJ41">
         <v>28303</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>160</v>
       </c>
       <c r="E42" t="s">
         <v>81</v>
       </c>
       <c r="F42" t="s">
         <v>161</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I42" t="s">
         <v>148</v>
       </c>
       <c r="J42" t="s">
         <v>162</v>
       </c>
       <c r="AE42">
@@ -4489,51 +4489,51 @@
       <c r="F95" t="s">
         <v>295</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I95" t="s">
         <v>232</v>
       </c>
       <c r="J95" t="s">
         <v>79</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>281</v>
       </c>
       <c r="AJ95">
         <v>27775</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>296</v>
       </c>
       <c r="E96" t="s">
         <v>84</v>
       </c>
       <c r="F96" t="s">
         <v>297</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I96" t="s">
         <v>232</v>
       </c>
       <c r="J96" t="s">
         <v>71</v>
       </c>
       <c r="AE96">