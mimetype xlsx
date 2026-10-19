--- v3 (2026-09-26)
+++ v4 (2026-10-19)
@@ -2347,51 +2347,51 @@
       <c r="E26" t="s">
         <v>117</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I26" t="s">
         <v>111</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>112</v>
       </c>
       <c r="AJ26">
         <v>28773</v>
       </c>
       <c r="AK26">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>119</v>
       </c>
       <c r="E27" t="s">
         <v>120</v>
       </c>
       <c r="F27" t="s">
         <v>121</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I27" t="s">
         <v>111</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">