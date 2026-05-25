--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -2604,51 +2604,51 @@
       <c r="F21" t="s">
         <v>89</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>90</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>80</v>
       </c>
       <c r="AJ21">
         <v>24467</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22" t="s">
         <v>93</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>94</v>
       </c>
       <c r="AI22" t="s">
@@ -2700,51 +2700,51 @@
       <c r="E24" t="s">
         <v>99</v>
       </c>
       <c r="F24" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>101</v>
       </c>
       <c r="AI24" t="s">
         <v>102</v>
       </c>
       <c r="AJ24">
         <v>24401</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>103</v>
       </c>
       <c r="E25" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>39</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
@@ -4836,51 +4836,51 @@
       <c r="F93" t="s">
         <v>282</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I93" t="s">
         <v>250</v>
       </c>
       <c r="J93" t="s">
         <v>29</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
         <v>269</v>
       </c>
       <c r="AJ93">
         <v>24458</v>
       </c>
       <c r="AK93">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>283</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
         <v>284</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I94" t="s">
         <v>250</v>
       </c>
       <c r="AE94">
         <v>2</v>
       </c>
       <c r="AI94" t="s">