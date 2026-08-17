--- v1 (2026-05-25)
+++ v2 (2026-08-17)
@@ -3491,50 +3491,53 @@
       </c>
       <c r="E51" t="s">
         <v>96</v>
       </c>
       <c r="F51" t="s">
         <v>166</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I51" t="s">
         <v>134</v>
       </c>
       <c r="AE51">
         <v>2</v>
       </c>
       <c r="AI51" t="s">
         <v>152</v>
       </c>
       <c r="AJ51">
         <v>23029</v>
       </c>
+      <c r="AK51">
+        <v>5</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>167</v>
       </c>
       <c r="E52" t="s">
         <v>168</v>
       </c>
       <c r="F52" t="s">
         <v>169</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I52" t="s">
         <v>134</v>
       </c>
       <c r="J52" t="s">
         <v>170</v>
       </c>
       <c r="AE52">
         <v>1</v>
@@ -4137,50 +4140,53 @@
       </c>
       <c r="F71" t="s">
         <v>222</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I71" t="s">
         <v>190</v>
       </c>
       <c r="J71" t="s">
         <v>29</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>214</v>
       </c>
       <c r="AJ71">
         <v>24426</v>
       </c>
+      <c r="AK71">
+        <v>5</v>
+      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>64</v>
       </c>
       <c r="E72" t="s">
         <v>219</v>
       </c>
       <c r="F72" t="s">
         <v>223</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I72" t="s">
         <v>190</v>
       </c>
       <c r="J72" t="s">
         <v>68</v>
       </c>
       <c r="AE72">
         <v>1</v>
@@ -4390,53 +4396,50 @@
       </c>
       <c r="F79" t="s">
         <v>239</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I79" t="s">
         <v>190</v>
       </c>
       <c r="J79" t="s">
         <v>68</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>237</v>
       </c>
       <c r="AJ79">
         <v>24466</v>
       </c>
-      <c r="AK79">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>240</v>
       </c>
       <c r="E80" t="s">
         <v>241</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I80" t="s">
         <v>190</v>
       </c>
       <c r="J80" t="s">
         <v>242</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>237</v>
@@ -5092,51 +5095,51 @@
       <c r="F101" t="s">
         <v>303</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I101" t="s">
         <v>250</v>
       </c>
       <c r="J101" t="s">
         <v>187</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>295</v>
       </c>
       <c r="AJ101">
         <v>23785</v>
       </c>
       <c r="AK101">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>304</v>
       </c>
       <c r="E102" t="s">
         <v>305</v>
       </c>
       <c r="F102" t="s">
         <v>306</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I102" t="s">
         <v>250</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">