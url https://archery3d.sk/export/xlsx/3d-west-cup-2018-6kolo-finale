--- v2 (2026-08-17)
+++ v3 (2026-10-18)
@@ -2502,83 +2502,83 @@
       <c r="F18" t="s">
         <v>77</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>79</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>80</v>
       </c>
       <c r="AJ18">
         <v>24131</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>81</v>
       </c>
       <c r="E19" t="s">
         <v>82</v>
       </c>
       <c r="F19" t="s">
         <v>83</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>80</v>
       </c>
       <c r="AJ19">
         <v>24410</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>84</v>
       </c>
       <c r="E20" t="s">
         <v>85</v>
       </c>
       <c r="F20" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>39</v>
       </c>
       <c r="AE20">
@@ -3289,51 +3289,51 @@
       <c r="E44" t="s">
         <v>159</v>
       </c>
       <c r="F44" t="s">
         <v>160</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I44" t="s">
         <v>134</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>152</v>
       </c>
       <c r="AJ44">
         <v>24446</v>
       </c>
       <c r="AK44">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>132</v>
       </c>
       <c r="E45" t="s">
         <v>161</v>
       </c>
       <c r="F45" t="s">
         <v>162</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I45" t="s">
         <v>134</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
@@ -3492,51 +3492,51 @@
       <c r="E51" t="s">
         <v>96</v>
       </c>
       <c r="F51" t="s">
         <v>166</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I51" t="s">
         <v>134</v>
       </c>
       <c r="AE51">
         <v>2</v>
       </c>
       <c r="AI51" t="s">
         <v>152</v>
       </c>
       <c r="AJ51">
         <v>23029</v>
       </c>
       <c r="AK51">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>167</v>
       </c>
       <c r="E52" t="s">
         <v>168</v>
       </c>
       <c r="F52" t="s">
         <v>169</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I52" t="s">
         <v>134</v>
       </c>
       <c r="J52" t="s">
         <v>170</v>
       </c>
       <c r="AE52">
@@ -4176,51 +4176,51 @@
       <c r="F72" t="s">
         <v>223</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I72" t="s">
         <v>190</v>
       </c>
       <c r="J72" t="s">
         <v>68</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>214</v>
       </c>
       <c r="AJ72">
         <v>24427</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>224</v>
       </c>
       <c r="E73" t="s">
         <v>225</v>
       </c>
       <c r="F73" t="s">
         <v>226</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I73" t="s">
         <v>190</v>
       </c>
       <c r="J73" t="s">
         <v>174</v>
       </c>
       <c r="AE73">
@@ -6413,51 +6413,51 @@
       <c r="F142" t="s">
         <v>411</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I142" t="s">
         <v>318</v>
       </c>
       <c r="J142" t="s">
         <v>90</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
         <v>374</v>
       </c>
       <c r="AJ142">
         <v>24007</v>
       </c>
       <c r="AK142">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>412</v>
       </c>
       <c r="E143" t="s">
         <v>413</v>
       </c>
       <c r="F143" t="s">
         <v>414</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I143" t="s">
         <v>318</v>
       </c>
       <c r="J143" t="s">
         <v>278</v>
       </c>
       <c r="AE143">
@@ -6922,51 +6922,51 @@
       <c r="F158" t="s">
         <v>445</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I158" t="s">
         <v>318</v>
       </c>
       <c r="J158" t="s">
         <v>39</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AI158" t="s">
         <v>417</v>
       </c>
       <c r="AJ158">
         <v>24316</v>
       </c>
       <c r="AK158">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>446</v>
       </c>
       <c r="E159" t="s">
         <v>447</v>
       </c>
       <c r="F159" t="s">
         <v>448</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>107</v>
       </c>
       <c r="I159" t="s">
         <v>318</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AI159" t="s">