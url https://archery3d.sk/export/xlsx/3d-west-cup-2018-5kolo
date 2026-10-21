--- v0 (2026-09-10)
+++ v1 (2026-10-21)
@@ -2028,51 +2028,51 @@
       <c r="E12" t="s">
         <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>69</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
         <v>63</v>
       </c>
       <c r="AJ12">
         <v>23070</v>
       </c>
       <c r="AK12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>72</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>40</v>
       </c>
       <c r="AE13">
@@ -2156,51 +2156,51 @@
       <c r="F16" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>29</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>63</v>
       </c>
       <c r="AJ16">
         <v>23396</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>83</v>
       </c>
       <c r="E17" t="s">
         <v>84</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>54</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
@@ -2615,51 +2615,51 @@
       <c r="E31" t="s">
         <v>60</v>
       </c>
       <c r="F31" t="s">
         <v>126</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I31" t="s">
         <v>118</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>127</v>
       </c>
       <c r="AJ31">
         <v>23081</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>128</v>
       </c>
       <c r="E32" t="s">
         <v>129</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I32" t="s">
         <v>118</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>127</v>
       </c>
       <c r="AJ32">
@@ -2766,51 +2766,51 @@
       <c r="E36" t="s">
         <v>140</v>
       </c>
       <c r="F36" t="s">
         <v>141</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I36" t="s">
         <v>118</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>127</v>
       </c>
       <c r="AJ36">
         <v>23432</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>142</v>
       </c>
       <c r="E37" t="s">
         <v>143</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I37" t="s">
         <v>118</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>127</v>
       </c>
       <c r="AJ37">
@@ -3173,51 +3173,51 @@
       <c r="F49" t="s">
         <v>187</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I49" t="s">
         <v>171</v>
       </c>
       <c r="J49" t="s">
         <v>188</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>182</v>
       </c>
       <c r="AJ49">
         <v>23093</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>189</v>
       </c>
       <c r="E50" t="s">
         <v>81</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I50" t="s">
         <v>171</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>182</v>
       </c>
       <c r="AJ50">
@@ -4885,86 +4885,86 @@
       <c r="F104" t="s">
         <v>322</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I104" t="s">
         <v>262</v>
       </c>
       <c r="J104" t="s">
         <v>54</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AI104" t="s">
         <v>301</v>
       </c>
       <c r="AJ104">
         <v>22507</v>
       </c>
       <c r="AK104">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>323</v>
       </c>
       <c r="E105" t="s">
         <v>324</v>
       </c>
       <c r="F105" t="s">
         <v>325</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I105" t="s">
         <v>262</v>
       </c>
       <c r="J105" t="s">
         <v>29</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>326</v>
       </c>
       <c r="AJ105">
         <v>22812</v>
       </c>
       <c r="AK105">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>327</v>
       </c>
       <c r="E106" t="s">
         <v>328</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I106" t="s">
         <v>262</v>
       </c>
       <c r="J106" t="s">
         <v>79</v>
       </c>
       <c r="AE106">
         <v>2</v>
       </c>
       <c r="AI106" t="s">