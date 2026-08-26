--- v0 (2026-07-30)
+++ v1 (2026-08-26)
@@ -3769,53 +3769,50 @@
       </c>
       <c r="F64" t="s">
         <v>192</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I64" t="s">
         <v>152</v>
       </c>
       <c r="J64" t="s">
         <v>56</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>189</v>
       </c>
       <c r="AJ64">
         <v>21062</v>
       </c>
-      <c r="AK64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>162</v>
       </c>
       <c r="E65" t="s">
         <v>193</v>
       </c>
       <c r="F65" t="s">
         <v>194</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I65" t="s">
         <v>152</v>
       </c>
       <c r="J65" t="s">
         <v>153</v>
       </c>
       <c r="AE65">
         <v>1</v>