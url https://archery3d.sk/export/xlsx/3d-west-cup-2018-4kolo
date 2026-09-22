--- v1 (2026-08-26)
+++ v2 (2026-09-22)
@@ -2253,51 +2253,51 @@
       <c r="F15" t="s">
         <v>70</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>38</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>61</v>
       </c>
       <c r="AJ15">
         <v>21366</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" t="s">
         <v>71</v>
       </c>
       <c r="F16" t="s">
         <v>72</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
         <v>51</v>
       </c>
       <c r="AE16">
@@ -2384,51 +2384,51 @@
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>61</v>
       </c>
       <c r="AJ19">
         <v>21195</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>83</v>
       </c>
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="F20" t="s">
         <v>85</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
@@ -3152,53 +3152,50 @@
       </c>
       <c r="E45" t="s">
         <v>58</v>
       </c>
       <c r="F45" t="s">
         <v>137</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I45" t="s">
         <v>121</v>
       </c>
       <c r="AE45">
         <v>2</v>
       </c>
       <c r="AI45" t="s">
         <v>129</v>
       </c>
       <c r="AJ45">
         <v>21240</v>
       </c>
-      <c r="AK45">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>138</v>
       </c>
       <c r="E46" t="s">
         <v>139</v>
       </c>
       <c r="F46" t="s">
         <v>140</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I46" t="s">
         <v>121</v>
       </c>
       <c r="J46" t="s">
         <v>141</v>
       </c>
       <c r="AE46">
         <v>1</v>
@@ -5408,51 +5405,51 @@
       <c r="F115" t="s">
         <v>336</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I115" t="s">
         <v>286</v>
       </c>
       <c r="J115" t="s">
         <v>51</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>334</v>
       </c>
       <c r="AJ115">
         <v>19982</v>
       </c>
       <c r="AK115">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>284</v>
       </c>
       <c r="E116" t="s">
         <v>63</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I116" t="s">
         <v>286</v>
       </c>
       <c r="J116" t="s">
         <v>287</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
@@ -6204,51 +6201,51 @@
       <c r="F141" t="s">
         <v>381</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I141" t="s">
         <v>286</v>
       </c>
       <c r="J141" t="s">
         <v>38</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
         <v>370</v>
       </c>
       <c r="AJ141">
         <v>21350</v>
       </c>
       <c r="AK141">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>382</v>
       </c>
       <c r="E142" t="s">
         <v>383</v>
       </c>
       <c r="F142" t="s">
         <v>384</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I142" t="s">
         <v>286</v>
       </c>
       <c r="J142" t="s">
         <v>385</v>
       </c>
       <c r="AE142">