--- v2 (2026-09-22)
+++ v3 (2026-10-21)
@@ -3152,50 +3152,53 @@
       </c>
       <c r="E45" t="s">
         <v>58</v>
       </c>
       <c r="F45" t="s">
         <v>137</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I45" t="s">
         <v>121</v>
       </c>
       <c r="AE45">
         <v>2</v>
       </c>
       <c r="AI45" t="s">
         <v>129</v>
       </c>
       <c r="AJ45">
         <v>21240</v>
       </c>
+      <c r="AK45">
+        <v>4</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>138</v>
       </c>
       <c r="E46" t="s">
         <v>139</v>
       </c>
       <c r="F46" t="s">
         <v>140</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I46" t="s">
         <v>121</v>
       </c>
       <c r="J46" t="s">
         <v>141</v>
       </c>
       <c r="AE46">
         <v>1</v>