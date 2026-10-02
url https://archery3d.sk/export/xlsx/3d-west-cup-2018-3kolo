--- v1 (2026-08-24)
+++ v2 (2026-10-02)
@@ -2503,51 +2503,51 @@
       <c r="F20" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>37</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>69</v>
       </c>
       <c r="AJ20">
         <v>20912</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>80</v>
       </c>
       <c r="F21" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>65</v>
       </c>
       <c r="AE21">
@@ -2605,51 +2605,51 @@
       <c r="E23" t="s">
         <v>85</v>
       </c>
       <c r="F23" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>69</v>
       </c>
       <c r="AJ23">
         <v>20734</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>90</v>
       </c>
       <c r="AI24" t="s">
@@ -3177,51 +3177,51 @@
       <c r="E42" t="s">
         <v>133</v>
       </c>
       <c r="F42" t="s">
         <v>134</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I42" t="s">
         <v>124</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>135</v>
       </c>
       <c r="AJ42">
         <v>21001</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>122</v>
       </c>
       <c r="E43" t="s">
         <v>111</v>
       </c>
       <c r="F43" t="s">
         <v>136</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I43" t="s">
         <v>124</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
@@ -3299,51 +3299,51 @@
       <c r="E46" t="s">
         <v>80</v>
       </c>
       <c r="F46" t="s">
         <v>143</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I46" t="s">
         <v>124</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>135</v>
       </c>
       <c r="AJ46">
         <v>19864</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>144</v>
       </c>
       <c r="E47" t="s">
         <v>32</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I47" t="s">
         <v>124</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>135</v>
       </c>
       <c r="AJ47">
@@ -5844,51 +5844,51 @@
       <c r="F126" t="s">
         <v>356</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I126" t="s">
         <v>292</v>
       </c>
       <c r="J126" t="s">
         <v>65</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
         <v>354</v>
       </c>
       <c r="AJ126">
         <v>19990</v>
       </c>
       <c r="AK126">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>357</v>
       </c>
       <c r="E127" t="s">
         <v>77</v>
       </c>
       <c r="F127" t="s">
         <v>358</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I127" t="s">
         <v>292</v>
       </c>
       <c r="AE127">
         <v>2</v>
       </c>
       <c r="AI127" t="s">
@@ -6916,51 +6916,51 @@
       <c r="F161" t="s">
         <v>418</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I161" t="s">
         <v>292</v>
       </c>
       <c r="J161" t="s">
         <v>37</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AI161" t="s">
         <v>403</v>
       </c>
       <c r="AJ161">
         <v>20930</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>419</v>
       </c>
       <c r="E162" t="s">
         <v>420</v>
       </c>
       <c r="F162" t="s">
         <v>421</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I162" t="s">
         <v>292</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AI162" t="s">