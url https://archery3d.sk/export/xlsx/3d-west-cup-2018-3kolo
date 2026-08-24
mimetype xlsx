--- v0 (2026-05-04)
+++ v1 (2026-08-24)
@@ -2573,51 +2573,51 @@
       <c r="F22" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>65</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>69</v>
       </c>
       <c r="AJ22">
         <v>20977</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>85</v>
       </c>
       <c r="F23" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
@@ -2637,51 +2637,51 @@
       <c r="E24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>90</v>
       </c>
       <c r="AI24" t="s">
         <v>91</v>
       </c>
       <c r="AJ24">
         <v>20514</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>93</v>
       </c>
       <c r="F25" t="s">
         <v>33</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
@@ -3240,53 +3240,50 @@
       </c>
       <c r="F44" t="s">
         <v>139</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I44" t="s">
         <v>124</v>
       </c>
       <c r="J44" t="s">
         <v>140</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>135</v>
       </c>
       <c r="AJ44">
         <v>20869</v>
       </c>
-      <c r="AK44">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>141</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
       <c r="F45" t="s">
         <v>33</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I45" t="s">
         <v>124</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>135</v>
@@ -3301,50 +3298,53 @@
       </c>
       <c r="E46" t="s">
         <v>80</v>
       </c>
       <c r="F46" t="s">
         <v>143</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I46" t="s">
         <v>124</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>135</v>
       </c>
       <c r="AJ46">
         <v>19864</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>144</v>
       </c>
       <c r="E47" t="s">
         <v>32</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I47" t="s">
         <v>124</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>135</v>
       </c>
       <c r="AJ47">
         <v>20981</v>
@@ -4103,53 +4103,50 @@
       </c>
       <c r="F72" t="s">
         <v>207</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I72" t="s">
         <v>160</v>
       </c>
       <c r="J72" t="s">
         <v>58</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>200</v>
       </c>
       <c r="AJ72">
         <v>20423</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>169</v>
       </c>
       <c r="E73" t="s">
         <v>170</v>
       </c>
       <c r="F73" t="s">
         <v>208</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I73" t="s">
         <v>160</v>
       </c>
       <c r="J73" t="s">
         <v>166</v>
       </c>
       <c r="AE73">
         <v>1</v>
@@ -4878,51 +4875,51 @@
       <c r="F96" t="s">
         <v>279</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I96" t="s">
         <v>214</v>
       </c>
       <c r="J96" t="s">
         <v>156</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">
         <v>270</v>
       </c>
       <c r="AJ96">
         <v>20727</v>
       </c>
       <c r="AK96">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>280</v>
       </c>
       <c r="E97" t="s">
         <v>281</v>
       </c>
       <c r="F97" t="s">
         <v>282</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I97" t="s">
         <v>214</v>
       </c>
       <c r="J97" t="s">
         <v>283</v>
       </c>
       <c r="AE97">
@@ -7070,51 +7067,51 @@
       <c r="E166" t="s">
         <v>427</v>
       </c>
       <c r="F166" t="s">
         <v>428</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I166" t="s">
         <v>292</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>403</v>
       </c>
       <c r="AJ166">
         <v>20735</v>
       </c>
       <c r="AK166">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>429</v>
       </c>
       <c r="E167" t="s">
         <v>80</v>
       </c>
       <c r="F167" t="s">
         <v>430</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I167" t="s">
         <v>292</v>
       </c>
       <c r="J167" t="s">
         <v>130</v>
       </c>
       <c r="AE167">