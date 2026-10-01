--- v1 (2026-09-07)
+++ v2 (2026-10-01)
@@ -2126,51 +2126,51 @@
       <c r="E7" t="s">
         <v>49</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AI7" t="s">
         <v>43</v>
       </c>
       <c r="AJ7">
         <v>18886</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>54</v>
       </c>
       <c r="AE8">
@@ -2902,51 +2902,51 @@
       <c r="E32" t="s">
         <v>127</v>
       </c>
       <c r="F32" t="s">
         <v>128</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I32" t="s">
         <v>117</v>
       </c>
       <c r="AE32">
         <v>2</v>
       </c>
       <c r="AI32" t="s">
         <v>125</v>
       </c>
       <c r="AJ32">
         <v>19031</v>
       </c>
       <c r="AK32">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>129</v>
       </c>
       <c r="E33" t="s">
         <v>56</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I33" t="s">
         <v>117</v>
       </c>
       <c r="J33" t="s">
         <v>130</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
@@ -2998,51 +2998,51 @@
       <c r="E35" t="s">
         <v>56</v>
       </c>
       <c r="F35" t="s">
         <v>136</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I35" t="s">
         <v>117</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>125</v>
       </c>
       <c r="AJ35">
         <v>19140</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>56</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I36" t="s">
         <v>117</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
@@ -5920,51 +5920,51 @@
       <c r="F128" t="s">
         <v>386</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I128" t="s">
         <v>316</v>
       </c>
       <c r="J128" t="s">
         <v>42</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AI128" t="s">
         <v>370</v>
       </c>
       <c r="AJ128">
         <v>18778</v>
       </c>
       <c r="AK128">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>387</v>
       </c>
       <c r="E129" t="s">
         <v>127</v>
       </c>
       <c r="F129" t="s">
         <v>388</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I129" t="s">
         <v>316</v>
       </c>
       <c r="J129" t="s">
         <v>389</v>
       </c>
       <c r="AE129">