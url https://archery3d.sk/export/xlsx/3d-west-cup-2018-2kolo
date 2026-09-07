--- v0 (2026-05-04)
+++ v1 (2026-09-07)
@@ -2289,51 +2289,51 @@
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>68</v>
       </c>
       <c r="AI12" t="s">
         <v>61</v>
       </c>
       <c r="AJ12">
         <v>19055</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>69</v>
       </c>
       <c r="E13" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AE13">
         <v>2</v>
       </c>
       <c r="AI13" t="s">
         <v>71</v>
       </c>
       <c r="AJ13">
@@ -2997,50 +2997,53 @@
       </c>
       <c r="E35" t="s">
         <v>56</v>
       </c>
       <c r="F35" t="s">
         <v>136</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I35" t="s">
         <v>117</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>125</v>
       </c>
       <c r="AJ35">
         <v>19140</v>
       </c>
+      <c r="AK35">
+        <v>5</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>56</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I36" t="s">
         <v>117</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>125</v>
@@ -3747,50 +3750,53 @@
       </c>
       <c r="F59" t="s">
         <v>208</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I59" t="s">
         <v>186</v>
       </c>
       <c r="J59" t="s">
         <v>171</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>196</v>
       </c>
       <c r="AJ59">
         <v>19243</v>
       </c>
+      <c r="AK59">
+        <v>5</v>
+      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>209</v>
       </c>
       <c r="E60" t="s">
         <v>210</v>
       </c>
       <c r="F60" t="s">
         <v>211</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I60" t="s">
         <v>186</v>
       </c>
       <c r="J60" t="s">
         <v>212</v>
       </c>
       <c r="AE60">
         <v>1</v>
@@ -3904,53 +3910,50 @@
       </c>
       <c r="F64" t="s">
         <v>222</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I64" t="s">
         <v>186</v>
       </c>
       <c r="J64" t="s">
         <v>159</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>223</v>
       </c>
       <c r="AJ64">
         <v>18439</v>
       </c>
-      <c r="AK64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>224</v>
       </c>
       <c r="E65" t="s">
         <v>225</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I65" t="s">
         <v>186</v>
       </c>
       <c r="J65" t="s">
         <v>205</v>
       </c>
       <c r="AE65">
         <v>2</v>
       </c>
       <c r="AI65" t="s">
         <v>223</v>
@@ -4774,51 +4777,51 @@
       <c r="F92" t="s">
         <v>292</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I92" t="s">
         <v>234</v>
       </c>
       <c r="J92" t="s">
         <v>150</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>284</v>
       </c>
       <c r="AJ92">
         <v>18918</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>293</v>
       </c>
       <c r="E93" t="s">
         <v>294</v>
       </c>
       <c r="F93" t="s">
         <v>295</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I93" t="s">
         <v>234</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
@@ -6710,51 +6713,51 @@
       <c r="E154" t="s">
         <v>434</v>
       </c>
       <c r="F154" t="s">
         <v>435</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I154" t="s">
         <v>316</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AI154" t="s">
         <v>421</v>
       </c>
       <c r="AJ154">
         <v>18887</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>429</v>
       </c>
       <c r="E155" t="s">
         <v>430</v>
       </c>
       <c r="F155" t="s">
         <v>34</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I155" t="s">
         <v>316</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">