--- v1 (2026-09-08)
+++ v2 (2026-10-15)
@@ -2781,51 +2781,51 @@
       <c r="E21" t="s">
         <v>82</v>
       </c>
       <c r="F21" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>77</v>
       </c>
       <c r="AJ21">
         <v>17442</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>77</v>
       </c>
       <c r="AJ22">
@@ -4027,51 +4027,51 @@
       <c r="E62" t="s">
         <v>74</v>
       </c>
       <c r="F62" t="s">
         <v>181</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I62" t="s">
         <v>161</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>177</v>
       </c>
       <c r="AJ62">
         <v>18272</v>
       </c>
       <c r="AK62">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>182</v>
       </c>
       <c r="E63" t="s">
         <v>179</v>
       </c>
       <c r="F63" t="s">
         <v>183</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I63" t="s">
         <v>161</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
@@ -7421,51 +7421,51 @@
       <c r="F169" t="s">
         <v>462</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I169" t="s">
         <v>356</v>
       </c>
       <c r="J169" t="s">
         <v>71</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AI169" t="s">
         <v>422</v>
       </c>
       <c r="AJ169">
         <v>17858</v>
       </c>
       <c r="AK169">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>362</v>
       </c>
       <c r="E170" t="s">
         <v>100</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I170" t="s">
         <v>356</v>
       </c>
       <c r="J170" t="s">
         <v>175</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
@@ -7927,51 +7927,51 @@
       <c r="F185" t="s">
         <v>501</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I185" t="s">
         <v>356</v>
       </c>
       <c r="J185" t="s">
         <v>42</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AI185" t="s">
         <v>475</v>
       </c>
       <c r="AJ185">
         <v>18319</v>
       </c>
       <c r="AK185">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
         <v>481</v>
       </c>
       <c r="E186" t="s">
         <v>482</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I186" t="s">
         <v>356</v>
       </c>
       <c r="J186" t="s">
         <v>175</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AI186" t="s">