--- v0 (2026-05-04)
+++ v1 (2026-09-08)
@@ -3057,51 +3057,51 @@
       <c r="F30" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>71</v>
       </c>
       <c r="AE30">
         <v>2</v>
       </c>
       <c r="AI30" t="s">
         <v>77</v>
       </c>
       <c r="AJ30">
         <v>17900</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>105</v>
       </c>
       <c r="E31" t="s">
         <v>100</v>
       </c>
       <c r="F31" t="s">
         <v>48</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
@@ -3205,51 +3205,51 @@
       <c r="E35" t="s">
         <v>112</v>
       </c>
       <c r="F35" t="s">
         <v>113</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I35" t="s">
         <v>27</v>
       </c>
       <c r="J35" t="s">
         <v>89</v>
       </c>
       <c r="AI35" t="s">
         <v>108</v>
       </c>
       <c r="AJ35">
         <v>18462</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>114</v>
       </c>
       <c r="E36" t="s">
         <v>115</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I36" t="s">
         <v>27</v>
       </c>
       <c r="J36" t="s">
         <v>116</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
@@ -4026,50 +4026,53 @@
       </c>
       <c r="E62" t="s">
         <v>74</v>
       </c>
       <c r="F62" t="s">
         <v>181</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I62" t="s">
         <v>161</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>177</v>
       </c>
       <c r="AJ62">
         <v>18272</v>
       </c>
+      <c r="AK62">
+        <v>5</v>
+      </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>182</v>
       </c>
       <c r="E63" t="s">
         <v>179</v>
       </c>
       <c r="F63" t="s">
         <v>183</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I63" t="s">
         <v>161</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>177</v>
@@ -5114,53 +5117,50 @@
       </c>
       <c r="F96" t="s">
         <v>284</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I96" t="s">
         <v>236</v>
       </c>
       <c r="J96" t="s">
         <v>98</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">
         <v>285</v>
       </c>
       <c r="AJ96">
         <v>18437</v>
       </c>
-      <c r="AK96">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>286</v>
       </c>
       <c r="E97" t="s">
         <v>287</v>
       </c>
       <c r="F97" t="s">
         <v>48</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I97" t="s">
         <v>236</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>285</v>
@@ -5743,51 +5743,51 @@
       <c r="F116" t="s">
         <v>336</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I116" t="s">
         <v>299</v>
       </c>
       <c r="J116" t="s">
         <v>202</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>333</v>
       </c>
       <c r="AJ116">
         <v>18506</v>
       </c>
       <c r="AK116">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>117</v>
       </c>
       <c r="E117" t="s">
         <v>337</v>
       </c>
       <c r="F117" t="s">
         <v>338</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I117" t="s">
         <v>299</v>
       </c>
       <c r="J117" t="s">
         <v>94</v>
       </c>
       <c r="AE117">
@@ -7793,51 +7793,51 @@
       <c r="E181" t="s">
         <v>489</v>
       </c>
       <c r="F181" t="s">
         <v>490</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I181" t="s">
         <v>356</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AI181" t="s">
         <v>475</v>
       </c>
       <c r="AJ181">
         <v>18492</v>
       </c>
       <c r="AK181">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>491</v>
       </c>
       <c r="E182" t="s">
         <v>492</v>
       </c>
       <c r="F182" t="s">
         <v>493</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I182" t="s">
         <v>356</v>
       </c>
       <c r="J182" t="s">
         <v>89</v>
       </c>
       <c r="AE182">