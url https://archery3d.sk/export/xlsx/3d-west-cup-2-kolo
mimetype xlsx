--- v0 (2026-08-18)
+++ v1 (2026-10-01)
@@ -2325,51 +2325,51 @@
       <c r="F27" t="s">
         <v>110</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>43</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>78</v>
       </c>
       <c r="AJ27">
         <v>754</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" t="s">
         <v>109</v>
       </c>
       <c r="F28" t="s">
         <v>112</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="AE28">
@@ -4050,51 +4050,51 @@
       <c r="F81" t="s">
         <v>277</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I81" t="s">
         <v>242</v>
       </c>
       <c r="J81" t="s">
         <v>29</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>267</v>
       </c>
       <c r="AJ81">
         <v>1182</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>278</v>
       </c>
       <c r="E82" t="s">
         <v>90</v>
       </c>
       <c r="F82" t="s">
         <v>279</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I82" t="s">
         <v>242</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
@@ -4335,51 +4335,51 @@
       <c r="F90" t="s">
         <v>303</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I90" t="s">
         <v>242</v>
       </c>
       <c r="J90" t="s">
         <v>43</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>298</v>
       </c>
       <c r="AJ90">
         <v>905</v>
       </c>
       <c r="AK90">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>304</v>
       </c>
       <c r="E91" t="s">
         <v>305</v>
       </c>
       <c r="F91" t="s">
         <v>306</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I91" t="s">
         <v>242</v>
       </c>
       <c r="J91" t="s">
         <v>57</v>
       </c>
       <c r="AE91">