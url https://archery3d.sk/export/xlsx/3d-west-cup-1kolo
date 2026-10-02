--- v0 (2026-08-18)
+++ v1 (2026-10-02)
@@ -4510,51 +4510,51 @@
       <c r="F89" t="s">
         <v>312</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I89" t="s">
         <v>249</v>
       </c>
       <c r="J89" t="s">
         <v>29</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>296</v>
       </c>
       <c r="AJ89">
         <v>8545</v>
       </c>
       <c r="AK89">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>313</v>
       </c>
       <c r="E90" t="s">
         <v>314</v>
       </c>
       <c r="F90" t="s">
         <v>315</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I90" t="s">
         <v>249</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">