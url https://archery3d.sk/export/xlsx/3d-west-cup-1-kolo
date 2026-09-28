--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -5712,51 +5712,51 @@
       <c r="F117" t="s">
         <v>391</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I117" t="s">
         <v>333</v>
       </c>
       <c r="J117" t="s">
         <v>29</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>392</v>
       </c>
       <c r="AJ117">
         <v>271</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>393</v>
       </c>
       <c r="E118" t="s">
         <v>394</v>
       </c>
       <c r="F118" t="s">
         <v>395</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I118" t="s">
         <v>333</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">