--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -4670,51 +4670,51 @@
       <c r="F85" t="s">
         <v>296</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I85" t="s">
         <v>254</v>
       </c>
       <c r="J85" t="s">
         <v>297</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>282</v>
       </c>
       <c r="AJ85">
         <v>321</v>
       </c>
       <c r="AK85">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>298</v>
       </c>
       <c r="E86" t="s">
         <v>111</v>
       </c>
       <c r="F86" t="s">
         <v>299</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I86" t="s">
         <v>254</v>
       </c>
       <c r="J86" t="s">
         <v>53</v>
       </c>
       <c r="AE86">