--- v0 (2026-04-25)
+++ v1 (2026-05-25)
@@ -658,51 +658,51 @@
   <si>
     <t>HORNÉ HÚŠČIE 3D ☯</t>
   </si>
   <si>
     <t>Dorčák</t>
   </si>
   <si>
     <t>SVK0675</t>
   </si>
   <si>
     <t>indi</t>
   </si>
   <si>
     <t>Zachar</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Ehrenreiter</t>
   </si>
   <si>
     <t>Josef</t>
   </si>
   <si>
-    <t>ATU0689</t>
+    <t>AUT0689</t>
   </si>
   <si>
     <t>BSV-Potzneusiedl</t>
   </si>
   <si>
     <t>Földeš</t>
   </si>
   <si>
     <t>SVK2148</t>
   </si>
   <si>
     <t>Poláčik</t>
   </si>
   <si>
     <t>SVK2599</t>
   </si>
   <si>
     <t>Fassl</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>UBSC Artemia Wien</t>
   </si>
@@ -3183,51 +3183,51 @@
       <c r="G12" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>67</v>
       </c>
       <c r="AD12" t="s">
         <v>68</v>
       </c>
       <c r="AF12">
         <v>7.0</v>
       </c>
       <c r="AI12" t="s">
         <v>63</v>
       </c>
       <c r="AJ12">
         <v>105820</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>69</v>
       </c>
       <c r="E13" t="s">
         <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>70</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>43</v>
       </c>
       <c r="AD13" t="s">
@@ -3454,50 +3454,53 @@
       </c>
       <c r="H19" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>87</v>
       </c>
       <c r="AD19" t="s">
         <v>94</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>15.0</v>
       </c>
       <c r="AI19" t="s">
         <v>95</v>
       </c>
       <c r="AJ19">
         <v>108293</v>
       </c>
+      <c r="AK19">
+        <v>4</v>
+      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>96</v>
       </c>
       <c r="E20" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="AF20">
         <v>7.0</v>
       </c>
       <c r="AI20" t="s">
         <v>95</v>
       </c>
       <c r="AJ20">
         <v>108050</v>
@@ -3592,51 +3595,51 @@
       <c r="F23" t="s">
         <v>103</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>52</v>
       </c>
       <c r="AF23">
         <v>7.0</v>
       </c>
       <c r="AI23" t="s">
         <v>95</v>
       </c>
       <c r="AJ23">
         <v>106634</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>104</v>
       </c>
       <c r="E24" t="s">
         <v>105</v>
       </c>
       <c r="F24" t="s">
         <v>106</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>52</v>
       </c>
       <c r="AE24">
@@ -3668,51 +3671,51 @@
       <c r="G25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="J25" t="s">
         <v>38</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>22.0</v>
       </c>
       <c r="AI25" t="s">
         <v>108</v>
       </c>
       <c r="AJ25">
         <v>107059</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>111</v>
       </c>
       <c r="E26" t="s">
         <v>112</v>
       </c>
       <c r="F26" t="s">
         <v>113</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="J26" t="s">
         <v>33</v>
       </c>
       <c r="AE26">
@@ -3775,50 +3778,53 @@
       </c>
       <c r="E28" t="s">
         <v>117</v>
       </c>
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="AF28">
         <v>14.0</v>
       </c>
       <c r="AI28" t="s">
         <v>108</v>
       </c>
       <c r="AJ28">
         <v>106061</v>
       </c>
+      <c r="AK28">
+        <v>4</v>
+      </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>119</v>
       </c>
       <c r="E29" t="s">
         <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="J29" t="s">
         <v>80</v>
       </c>
       <c r="AE29">
         <v>1</v>
@@ -4336,84 +4342,87 @@
       </c>
       <c r="F43" t="s">
         <v>160</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I43" t="s">
         <v>27</v>
       </c>
       <c r="J43" t="s">
         <v>38</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
         <v>161</v>
       </c>
       <c r="AJ43">
         <v>109316</v>
       </c>
+      <c r="AK43">
+        <v>5</v>
+      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>162</v>
       </c>
       <c r="E44" t="s">
         <v>163</v>
       </c>
       <c r="F44" t="s">
         <v>164</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I44" t="s">
         <v>27</v>
       </c>
       <c r="J44" t="s">
         <v>87</v>
       </c>
       <c r="AF44">
         <v>14.0</v>
       </c>
       <c r="AI44" t="s">
         <v>161</v>
       </c>
       <c r="AJ44">
         <v>109585</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>165</v>
       </c>
       <c r="E45" t="s">
         <v>166</v>
       </c>
       <c r="F45" t="s">
         <v>167</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I45" t="s">
         <v>27</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
@@ -4432,50 +4441,53 @@
       </c>
       <c r="E46" t="s">
         <v>169</v>
       </c>
       <c r="F46" t="s">
         <v>170</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I46" t="s">
         <v>27</v>
       </c>
       <c r="AF46">
         <v>14.0</v>
       </c>
       <c r="AI46" t="s">
         <v>161</v>
       </c>
       <c r="AJ46">
         <v>106062</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>171</v>
       </c>
       <c r="E47" t="s">
         <v>172</v>
       </c>
       <c r="F47" t="s">
         <v>173</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I47" t="s">
         <v>27</v>
       </c>
       <c r="J47" t="s">
         <v>80</v>
       </c>
       <c r="AE47">
         <v>1</v>
@@ -4505,50 +4517,53 @@
       </c>
       <c r="F48" t="s">
         <v>175</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I48" t="s">
         <v>27</v>
       </c>
       <c r="J48" t="s">
         <v>52</v>
       </c>
       <c r="AF48">
         <v>14.0</v>
       </c>
       <c r="AI48" t="s">
         <v>161</v>
       </c>
       <c r="AJ48">
         <v>108692</v>
       </c>
+      <c r="AK48">
+        <v>5</v>
+      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>176</v>
       </c>
       <c r="E49" t="s">
         <v>177</v>
       </c>
       <c r="F49" t="s">
         <v>178</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I49" t="s">
         <v>27</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>22.0</v>
@@ -4690,51 +4705,51 @@
       <c r="H53" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I53" t="s">
         <v>27</v>
       </c>
       <c r="J53" t="s">
         <v>52</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>22.0</v>
       </c>
       <c r="AG53">
         <v>22.0</v>
       </c>
       <c r="AI53" t="s">
         <v>161</v>
       </c>
       <c r="AJ53">
         <v>106748</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>191</v>
       </c>
       <c r="E54" t="s">
         <v>192</v>
       </c>
       <c r="F54" t="s">
         <v>193</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I54" t="s">
         <v>27</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
@@ -4801,51 +4816,51 @@
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I56" t="s">
         <v>27</v>
       </c>
       <c r="J56" t="s">
         <v>52</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>22.0</v>
       </c>
       <c r="AI56" t="s">
         <v>195</v>
       </c>
       <c r="AJ56">
         <v>106826</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>201</v>
       </c>
       <c r="E57" t="s">
         <v>156</v>
       </c>
       <c r="F57" t="s">
         <v>202</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I57" t="s">
         <v>27</v>
       </c>
       <c r="J57" t="s">
         <v>87</v>
       </c>
       <c r="AE57">
@@ -5276,50 +5291,53 @@
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I69" t="s">
         <v>233</v>
       </c>
       <c r="J69" t="s">
         <v>67</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>22.0</v>
       </c>
       <c r="AI69" t="s">
         <v>234</v>
       </c>
       <c r="AJ69">
         <v>105806</v>
       </c>
+      <c r="AK69">
+        <v>5</v>
+      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>238</v>
       </c>
       <c r="E70" t="s">
         <v>112</v>
       </c>
       <c r="F70" t="s">
         <v>239</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I70" t="s">
         <v>233</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
         <v>234</v>
@@ -5747,51 +5765,51 @@
       <c r="F82" t="s">
         <v>277</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I82" t="s">
         <v>268</v>
       </c>
       <c r="J82" t="s">
         <v>67</v>
       </c>
       <c r="AF82">
         <v>14.0</v>
       </c>
       <c r="AI82" t="s">
         <v>270</v>
       </c>
       <c r="AJ82">
         <v>106856</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>278</v>
       </c>
       <c r="E83" t="s">
         <v>279</v>
       </c>
       <c r="F83" t="s">
         <v>280</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I83" t="s">
         <v>268</v>
       </c>
       <c r="J83" t="s">
         <v>67</v>
       </c>
       <c r="AF83">
@@ -6293,51 +6311,51 @@
       <c r="G97" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I97" t="s">
         <v>268</v>
       </c>
       <c r="J97" t="s">
         <v>324</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>22.0</v>
       </c>
       <c r="AI97" t="s">
         <v>310</v>
       </c>
       <c r="AJ97">
         <v>107519</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>290</v>
       </c>
       <c r="E98" t="s">
         <v>325</v>
       </c>
       <c r="F98" t="s">
         <v>326</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I98" t="s">
         <v>327</v>
       </c>
       <c r="J98" t="s">
         <v>328</v>
       </c>
       <c r="AF98">
@@ -6538,51 +6556,51 @@
       <c r="G104" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I104" t="s">
         <v>346</v>
       </c>
       <c r="J104" t="s">
         <v>33</v>
       </c>
       <c r="AD104" t="s">
         <v>347</v>
       </c>
       <c r="AF104">
         <v>7.0</v>
       </c>
       <c r="AI104" t="s">
         <v>348</v>
       </c>
       <c r="AJ104">
         <v>107854</v>
       </c>
       <c r="AK104">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>295</v>
       </c>
       <c r="E105" t="s">
         <v>294</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I105" t="s">
         <v>346</v>
       </c>
       <c r="AI105" t="s">
         <v>348</v>
       </c>
       <c r="AJ105">
         <v>110324</v>
       </c>
     </row>
@@ -6598,50 +6616,53 @@
       </c>
       <c r="G106" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I106" t="s">
         <v>346</v>
       </c>
       <c r="J106" t="s">
         <v>351</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>15.0</v>
       </c>
       <c r="AI106" t="s">
         <v>352</v>
       </c>
       <c r="AJ106">
         <v>109493</v>
       </c>
+      <c r="AK106">
+        <v>5</v>
+      </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>353</v>
       </c>
       <c r="E107" t="s">
         <v>354</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I107" t="s">
         <v>346</v>
       </c>
       <c r="J107" t="s">
         <v>355</v>
       </c>
       <c r="AF107">
         <v>7.0</v>
       </c>
       <c r="AI107" t="s">
         <v>356</v>
@@ -6942,50 +6963,53 @@
       </c>
       <c r="F116" t="s">
         <v>376</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I116" t="s">
         <v>346</v>
       </c>
       <c r="J116" t="s">
         <v>377</v>
       </c>
       <c r="AF116">
         <v>14.0</v>
       </c>
       <c r="AI116" t="s">
         <v>361</v>
       </c>
       <c r="AJ116">
         <v>108122</v>
       </c>
+      <c r="AK116">
+        <v>5</v>
+      </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>378</v>
       </c>
       <c r="E117" t="s">
         <v>221</v>
       </c>
       <c r="F117" t="s">
         <v>379</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I117" t="s">
         <v>346</v>
       </c>
       <c r="J117" t="s">
         <v>380</v>
       </c>
       <c r="AE117">
         <v>1</v>
@@ -7012,50 +7036,53 @@
       </c>
       <c r="F118" t="s">
         <v>382</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I118" t="s">
         <v>346</v>
       </c>
       <c r="J118" t="s">
         <v>33</v>
       </c>
       <c r="AF118">
         <v>14.0</v>
       </c>
       <c r="AI118" t="s">
         <v>361</v>
       </c>
       <c r="AJ118">
         <v>106861</v>
       </c>
+      <c r="AK118">
+        <v>5</v>
+      </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>364</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
         <v>383</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I119" t="s">
         <v>346</v>
       </c>
       <c r="J119" t="s">
         <v>33</v>
       </c>
       <c r="AE119">
         <v>1</v>
@@ -7670,50 +7697,53 @@
       </c>
       <c r="G138" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I138" t="s">
         <v>346</v>
       </c>
       <c r="J138" t="s">
         <v>33</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>22.0</v>
       </c>
       <c r="AI138" t="s">
         <v>420</v>
       </c>
       <c r="AJ138">
         <v>106603</v>
       </c>
+      <c r="AK138">
+        <v>5</v>
+      </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>425</v>
       </c>
       <c r="E139" t="s">
         <v>426</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I139" t="s">
         <v>346</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>22.0</v>
       </c>
       <c r="AI139" t="s">
         <v>420</v>
@@ -7877,87 +7907,84 @@
       </c>
       <c r="G144" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I144" t="s">
         <v>435</v>
       </c>
       <c r="J144" t="s">
         <v>369</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>15.0</v>
       </c>
       <c r="AI144" t="s">
         <v>444</v>
       </c>
       <c r="AJ144">
         <v>107067</v>
       </c>
-      <c r="AK144">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>445</v>
       </c>
       <c r="E145" t="s">
         <v>258</v>
       </c>
       <c r="F145" t="s">
         <v>446</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I145" t="s">
         <v>435</v>
       </c>
       <c r="J145" t="s">
         <v>206</v>
       </c>
       <c r="AF145">
         <v>7.0</v>
       </c>
       <c r="AI145" t="s">
         <v>444</v>
       </c>
       <c r="AJ145">
         <v>105879</v>
       </c>
       <c r="AK145">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>447</v>
       </c>
       <c r="E146" t="s">
         <v>448</v>
       </c>
       <c r="F146" t="s">
         <v>449</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H146" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I146" t="s">
         <v>435</v>
       </c>
       <c r="J146" t="s">
         <v>314</v>
       </c>
       <c r="AE146">
@@ -8994,50 +9021,53 @@
       </c>
       <c r="H176" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I176" t="s">
         <v>499</v>
       </c>
       <c r="J176" t="s">
         <v>369</v>
       </c>
       <c r="AD176" t="s">
         <v>518</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>15.0</v>
       </c>
       <c r="AI176" t="s">
         <v>501</v>
       </c>
       <c r="AJ176">
         <v>109554</v>
       </c>
+      <c r="AK176">
+        <v>5</v>
+      </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>295</v>
       </c>
       <c r="E177" t="s">
         <v>223</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H177" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I177" t="s">
         <v>499</v>
       </c>
       <c r="AI177" t="s">
         <v>501</v>
       </c>
       <c r="AJ177">
         <v>110327</v>
       </c>
     </row>
     <row r="178" spans="1:37">
@@ -9132,92 +9162,92 @@
       <c r="I180" t="s">
         <v>499</v>
       </c>
       <c r="J180" t="s">
         <v>52</v>
       </c>
       <c r="AD180" t="s">
         <v>529</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>15.0</v>
       </c>
       <c r="AG180">
         <v>15.0</v>
       </c>
       <c r="AI180" t="s">
         <v>522</v>
       </c>
       <c r="AJ180">
         <v>110161</v>
       </c>
       <c r="AK180">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>530</v>
       </c>
       <c r="E181" t="s">
         <v>409</v>
       </c>
       <c r="F181" t="s">
         <v>531</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H181" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I181" t="s">
         <v>499</v>
       </c>
       <c r="J181" t="s">
         <v>398</v>
       </c>
       <c r="AD181" t="s">
         <v>532</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>15.0</v>
       </c>
       <c r="AI181" t="s">
         <v>522</v>
       </c>
       <c r="AJ181">
         <v>107382</v>
       </c>
       <c r="AK181">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>523</v>
       </c>
       <c r="E182" t="s">
         <v>533</v>
       </c>
       <c r="F182" t="s">
         <v>534</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H182" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I182" t="s">
         <v>499</v>
       </c>
       <c r="J182" t="s">
         <v>314</v>
       </c>
       <c r="AD182" t="s">
@@ -9287,51 +9317,51 @@
       <c r="G184" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H184" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I184" t="s">
         <v>499</v>
       </c>
       <c r="J184" t="s">
         <v>38</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>15.0</v>
       </c>
       <c r="AI184" t="s">
         <v>540</v>
       </c>
       <c r="AJ184">
         <v>106281</v>
       </c>
       <c r="AK184">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>111</v>
       </c>
       <c r="E185" t="s">
         <v>359</v>
       </c>
       <c r="F185" t="s">
         <v>544</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I185" t="s">
         <v>499</v>
       </c>
       <c r="J185" t="s">
         <v>33</v>
       </c>
       <c r="AE185">
@@ -9620,51 +9650,51 @@
       <c r="F193" t="s">
         <v>562</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I193" t="s">
         <v>499</v>
       </c>
       <c r="J193" t="s">
         <v>33</v>
       </c>
       <c r="AF193">
         <v>7.0</v>
       </c>
       <c r="AI193" t="s">
         <v>559</v>
       </c>
       <c r="AJ193">
         <v>107853</v>
       </c>
       <c r="AK193">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>563</v>
       </c>
       <c r="E194" t="s">
         <v>524</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H194" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I194" t="s">
         <v>499</v>
       </c>
       <c r="AF194">
         <v>7.0</v>
       </c>
       <c r="AG194">
         <v>7.0</v>
       </c>
       <c r="AI194" t="s">
@@ -10201,51 +10231,51 @@
       <c r="F209" t="s">
         <v>601</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I209" t="s">
         <v>499</v>
       </c>
       <c r="J209" t="s">
         <v>67</v>
       </c>
       <c r="AF209">
         <v>14.0</v>
       </c>
       <c r="AI209" t="s">
         <v>575</v>
       </c>
       <c r="AJ209">
         <v>105826</v>
       </c>
       <c r="AK209">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>602</v>
       </c>
       <c r="E210" t="s">
         <v>603</v>
       </c>
       <c r="F210" t="s">
         <v>604</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I210" t="s">
         <v>499</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AF210">
@@ -10884,51 +10914,51 @@
       <c r="G228" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I228" t="s">
         <v>499</v>
       </c>
       <c r="J228" t="s">
         <v>638</v>
       </c>
       <c r="AF228">
         <v>14.0</v>
       </c>
       <c r="AG228">
         <v>14.0</v>
       </c>
       <c r="AI228" t="s">
         <v>575</v>
       </c>
       <c r="AJ228">
         <v>106222</v>
       </c>
       <c r="AK228">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>639</v>
       </c>
       <c r="E229" t="s">
         <v>400</v>
       </c>
       <c r="F229" t="s">
         <v>640</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I229" t="s">
         <v>499</v>
       </c>
       <c r="J229" t="s">
         <v>369</v>
       </c>
       <c r="AE229">
@@ -11012,51 +11042,51 @@
       <c r="G232" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I232" t="s">
         <v>499</v>
       </c>
       <c r="J232" t="s">
         <v>33</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>22.0</v>
       </c>
       <c r="AI232" t="s">
         <v>575</v>
       </c>
       <c r="AJ232">
         <v>105983</v>
       </c>
       <c r="AK232">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>646</v>
       </c>
       <c r="E233" t="s">
         <v>647</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I233" t="s">
         <v>499</v>
       </c>
       <c r="J233" t="s">
         <v>84</v>
       </c>
       <c r="AF233">
         <v>14.0</v>
       </c>
       <c r="AI233" t="s">
@@ -11111,51 +11141,51 @@
       <c r="E235" t="s">
         <v>651</v>
       </c>
       <c r="F235" t="s">
         <v>652</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I235" t="s">
         <v>499</v>
       </c>
       <c r="AF235">
         <v>14.0</v>
       </c>
       <c r="AI235" t="s">
         <v>649</v>
       </c>
       <c r="AJ235">
         <v>106026</v>
       </c>
       <c r="AK235">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
         <v>653</v>
       </c>
       <c r="E236" t="s">
         <v>654</v>
       </c>
       <c r="F236" t="s">
         <v>655</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I236" t="s">
         <v>499</v>
       </c>
       <c r="J236" t="s">
         <v>33</v>
       </c>
       <c r="AE236">
@@ -11332,50 +11362,53 @@
       </c>
       <c r="G241" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I241" t="s">
         <v>499</v>
       </c>
       <c r="J241" t="s">
         <v>206</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>22.0</v>
       </c>
       <c r="AI241" t="s">
         <v>649</v>
       </c>
       <c r="AJ241">
         <v>110155</v>
       </c>
+      <c r="AK241">
+        <v>5</v>
+      </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>669</v>
       </c>
       <c r="E242" t="s">
         <v>524</v>
       </c>
       <c r="F242" t="s">
         <v>670</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I242" t="s">
         <v>499</v>
       </c>
       <c r="J242" t="s">
         <v>80</v>
       </c>
       <c r="AE242">
         <v>1</v>
@@ -11692,51 +11725,51 @@
       <c r="G251" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I251" t="s">
         <v>499</v>
       </c>
       <c r="J251" t="s">
         <v>67</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>22.0</v>
       </c>
       <c r="AI251" t="s">
         <v>649</v>
       </c>
       <c r="AJ251">
         <v>108246</v>
       </c>
       <c r="AK251">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>694</v>
       </c>
       <c r="E252" t="s">
         <v>231</v>
       </c>
       <c r="F252" t="s">
         <v>695</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I252" t="s">
         <v>499</v>
       </c>
       <c r="J252" t="s">
         <v>33</v>
       </c>
       <c r="AE252">
@@ -12311,51 +12344,51 @@
       <c r="G268" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I268" t="s">
         <v>499</v>
       </c>
       <c r="J268" t="s">
         <v>571</v>
       </c>
       <c r="AE268">
         <v>1</v>
       </c>
       <c r="AF268">
         <v>22.0</v>
       </c>
       <c r="AI268" t="s">
         <v>729</v>
       </c>
       <c r="AJ268">
         <v>106398</v>
       </c>
       <c r="AK268">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="269" spans="1:37">
       <c r="D269" t="s">
         <v>734</v>
       </c>
       <c r="E269" t="s">
         <v>186</v>
       </c>
       <c r="F269" t="s">
         <v>735</v>
       </c>
       <c r="G269" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H269" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I269" t="s">
         <v>499</v>
       </c>
       <c r="J269" t="s">
         <v>87</v>
       </c>
       <c r="AE269">