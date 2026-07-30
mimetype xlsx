--- v1 (2026-05-25)
+++ v2 (2026-07-30)
@@ -3031,51 +3031,51 @@
       <c r="G8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>52</v>
       </c>
       <c r="AD8" t="s">
         <v>53</v>
       </c>
       <c r="AF8">
         <v>7.0</v>
       </c>
       <c r="AI8" t="s">
         <v>29</v>
       </c>
       <c r="AJ8">
         <v>106915</v>
       </c>
       <c r="AK8">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="AD9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
@@ -3258,53 +3258,50 @@
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>67</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>15.0</v>
       </c>
       <c r="AI14" t="s">
         <v>76</v>
       </c>
       <c r="AJ14">
         <v>105814</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>77</v>
       </c>
       <c r="E15" t="s">
         <v>78</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>80</v>
       </c>
       <c r="AE15">
         <v>1</v>
@@ -3559,53 +3556,50 @@
       </c>
       <c r="G22" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>67</v>
       </c>
       <c r="AF22">
         <v>7.0</v>
       </c>
       <c r="AG22">
         <v>7.0</v>
       </c>
       <c r="AI22" t="s">
         <v>95</v>
       </c>
       <c r="AJ22">
         <v>105795</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>102</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23" t="s">
         <v>103</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>52</v>
       </c>
       <c r="AF23">
         <v>7.0</v>
@@ -3633,51 +3627,51 @@
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>52</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
         <v>108</v>
       </c>
       <c r="AJ24">
         <v>108053</v>
       </c>
       <c r="AK24">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>35</v>
       </c>
       <c r="E25" t="s">
         <v>109</v>
       </c>
       <c r="F25" t="s">
         <v>110</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="J25" t="s">
         <v>38</v>
       </c>
       <c r="AE25">
@@ -4664,51 +4658,51 @@
       <c r="G52" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I52" t="s">
         <v>27</v>
       </c>
       <c r="J52" t="s">
         <v>188</v>
       </c>
       <c r="AF52">
         <v>14.0</v>
       </c>
       <c r="AG52">
         <v>14.0</v>
       </c>
       <c r="AI52" t="s">
         <v>161</v>
       </c>
       <c r="AJ52">
         <v>106226</v>
       </c>
       <c r="AK52">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>189</v>
       </c>
       <c r="E53" t="s">
         <v>183</v>
       </c>
       <c r="F53" t="s">
         <v>190</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I53" t="s">
         <v>27</v>
       </c>
       <c r="J53" t="s">
         <v>52</v>
       </c>
       <c r="AE53">
@@ -5184,51 +5178,51 @@
       <c r="G66" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I66" t="s">
         <v>27</v>
       </c>
       <c r="J66" t="s">
         <v>87</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>22.0</v>
       </c>
       <c r="AI66" t="s">
         <v>228</v>
       </c>
       <c r="AJ66">
         <v>106828</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>220</v>
       </c>
       <c r="E67" t="s">
         <v>229</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I67" t="s">
         <v>27</v>
       </c>
       <c r="J67" t="s">
         <v>222</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
@@ -5254,89 +5248,89 @@
       <c r="F68" t="s">
         <v>232</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I68" t="s">
         <v>233</v>
       </c>
       <c r="J68" t="s">
         <v>67</v>
       </c>
       <c r="AF68">
         <v>14.0</v>
       </c>
       <c r="AI68" t="s">
         <v>234</v>
       </c>
       <c r="AJ68">
         <v>105803</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>235</v>
       </c>
       <c r="E69" t="s">
         <v>236</v>
       </c>
       <c r="F69" t="s">
         <v>237</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I69" t="s">
         <v>233</v>
       </c>
       <c r="J69" t="s">
         <v>67</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>22.0</v>
       </c>
       <c r="AI69" t="s">
         <v>234</v>
       </c>
       <c r="AJ69">
         <v>105806</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>238</v>
       </c>
       <c r="E70" t="s">
         <v>112</v>
       </c>
       <c r="F70" t="s">
         <v>239</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I70" t="s">
         <v>233</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
@@ -5660,51 +5654,51 @@
       <c r="G79" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I79" t="s">
         <v>268</v>
       </c>
       <c r="J79" t="s">
         <v>269</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>22.0</v>
       </c>
       <c r="AI79" t="s">
         <v>270</v>
       </c>
       <c r="AJ79">
         <v>106807</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>271</v>
       </c>
       <c r="E80" t="s">
         <v>231</v>
       </c>
       <c r="F80" t="s">
         <v>272</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I80" t="s">
         <v>268</v>
       </c>
       <c r="AF80">
         <v>14.0</v>
       </c>
       <c r="AG80">
@@ -6345,87 +6339,90 @@
       </c>
       <c r="F98" t="s">
         <v>326</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I98" t="s">
         <v>327</v>
       </c>
       <c r="J98" t="s">
         <v>328</v>
       </c>
       <c r="AF98">
         <v>7.0</v>
       </c>
       <c r="AI98" t="s">
         <v>329</v>
       </c>
       <c r="AJ98">
         <v>105920</v>
       </c>
+      <c r="AK98">
+        <v>5</v>
+      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>330</v>
       </c>
       <c r="E99" t="s">
         <v>331</v>
       </c>
       <c r="F99" t="s">
         <v>332</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I99" t="s">
         <v>327</v>
       </c>
       <c r="J99" t="s">
         <v>333</v>
       </c>
       <c r="AF99">
         <v>14.0</v>
       </c>
       <c r="AG99">
         <v>14.0</v>
       </c>
       <c r="AI99" t="s">
         <v>334</v>
       </c>
       <c r="AJ99">
         <v>106243</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>335</v>
       </c>
       <c r="E100" t="s">
         <v>56</v>
       </c>
       <c r="F100" t="s">
         <v>336</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I100" t="s">
         <v>327</v>
       </c>
       <c r="AF100">
         <v>14.0</v>
       </c>
       <c r="AI100" t="s">
@@ -6617,51 +6614,51 @@
       <c r="G106" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I106" t="s">
         <v>346</v>
       </c>
       <c r="J106" t="s">
         <v>351</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>15.0</v>
       </c>
       <c r="AI106" t="s">
         <v>352</v>
       </c>
       <c r="AJ106">
         <v>109493</v>
       </c>
       <c r="AK106">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>353</v>
       </c>
       <c r="E107" t="s">
         <v>354</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I107" t="s">
         <v>346</v>
       </c>
       <c r="J107" t="s">
         <v>355</v>
       </c>
       <c r="AF107">
         <v>7.0</v>
       </c>
       <c r="AI107" t="s">
@@ -7241,51 +7238,51 @@
       <c r="F124" t="s">
         <v>394</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I124" t="s">
         <v>346</v>
       </c>
       <c r="J124" t="s">
         <v>380</v>
       </c>
       <c r="AF124">
         <v>14.0</v>
       </c>
       <c r="AI124" t="s">
         <v>361</v>
       </c>
       <c r="AJ124">
         <v>108221</v>
       </c>
       <c r="AK124">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>384</v>
       </c>
       <c r="E125" t="s">
         <v>375</v>
       </c>
       <c r="F125" t="s">
         <v>395</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I125" t="s">
         <v>346</v>
       </c>
       <c r="J125" t="s">
         <v>377</v>
       </c>
       <c r="AF125">
@@ -7869,53 +7866,50 @@
       </c>
       <c r="G143" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I143" t="s">
         <v>435</v>
       </c>
       <c r="J143" t="s">
         <v>206</v>
       </c>
       <c r="AD143" t="s">
         <v>441</v>
       </c>
       <c r="AF143">
         <v>7.0</v>
       </c>
       <c r="AI143" t="s">
         <v>437</v>
       </c>
       <c r="AJ143">
         <v>105965</v>
       </c>
-      <c r="AK143">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>432</v>
       </c>
       <c r="E144" t="s">
         <v>442</v>
       </c>
       <c r="F144" t="s">
         <v>443</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I144" t="s">
         <v>435</v>
       </c>
       <c r="J144" t="s">
         <v>369</v>
       </c>
       <c r="AE144">
         <v>1</v>
@@ -8261,51 +8255,51 @@
       <c r="G154" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I154" t="s">
         <v>435</v>
       </c>
       <c r="J154" t="s">
         <v>67</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>22.0</v>
       </c>
       <c r="AI154" t="s">
         <v>452</v>
       </c>
       <c r="AJ154">
         <v>106446</v>
       </c>
       <c r="AK154">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>466</v>
       </c>
       <c r="E155" t="s">
         <v>156</v>
       </c>
       <c r="F155" t="s">
         <v>467</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I155" t="s">
         <v>435</v>
       </c>
       <c r="J155" t="s">
         <v>67</v>
       </c>
       <c r="AF155">
@@ -8362,84 +8356,87 @@
       </c>
       <c r="E157" t="s">
         <v>472</v>
       </c>
       <c r="F157" t="s">
         <v>473</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I157" t="s">
         <v>435</v>
       </c>
       <c r="AF157">
         <v>14.0</v>
       </c>
       <c r="AI157" t="s">
         <v>470</v>
       </c>
       <c r="AJ157">
         <v>108064</v>
       </c>
+      <c r="AK157">
+        <v>5</v>
+      </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>474</v>
       </c>
       <c r="E158" t="s">
         <v>475</v>
       </c>
       <c r="F158" t="s">
         <v>476</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I158" t="s">
         <v>435</v>
       </c>
       <c r="J158" t="s">
         <v>33</v>
       </c>
       <c r="AF158">
         <v>14.0</v>
       </c>
       <c r="AI158" t="s">
         <v>470</v>
       </c>
       <c r="AJ158">
         <v>107585</v>
       </c>
       <c r="AK158">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>477</v>
       </c>
       <c r="E159" t="s">
         <v>478</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I159" t="s">
         <v>435</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>22.0</v>
       </c>
       <c r="AI159" t="s">
@@ -8523,51 +8520,51 @@
       <c r="G162" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I162" t="s">
         <v>435</v>
       </c>
       <c r="J162" t="s">
         <v>321</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>22.0</v>
       </c>
       <c r="AI162" t="s">
         <v>470</v>
       </c>
       <c r="AJ162">
         <v>106483</v>
       </c>
       <c r="AK162">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>484</v>
       </c>
       <c r="E163" t="s">
         <v>120</v>
       </c>
       <c r="F163" t="s">
         <v>485</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I163" t="s">
         <v>435</v>
       </c>
       <c r="J163" t="s">
         <v>33</v>
       </c>
       <c r="AE163">
@@ -8698,51 +8695,51 @@
       <c r="G167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I167" t="s">
         <v>435</v>
       </c>
       <c r="J167" t="s">
         <v>257</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>22.0</v>
       </c>
       <c r="AI167" t="s">
         <v>486</v>
       </c>
       <c r="AJ167">
         <v>106420</v>
       </c>
       <c r="AK167">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>494</v>
       </c>
       <c r="E168" t="s">
         <v>393</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H168" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I168" t="s">
         <v>435</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>22.0</v>
       </c>
       <c r="AI168" t="s">
@@ -8832,51 +8829,51 @@
       <c r="H171" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I171" t="s">
         <v>499</v>
       </c>
       <c r="J171" t="s">
         <v>67</v>
       </c>
       <c r="AD171" t="s">
         <v>504</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>15.0</v>
       </c>
       <c r="AI171" t="s">
         <v>501</v>
       </c>
       <c r="AJ171">
         <v>105807</v>
       </c>
       <c r="AK171">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>505</v>
       </c>
       <c r="E172" t="s">
         <v>282</v>
       </c>
       <c r="F172" t="s">
         <v>506</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I172" t="s">
         <v>499</v>
       </c>
       <c r="J172" t="s">
         <v>43</v>
       </c>
       <c r="AD172" t="s">
@@ -9162,92 +9159,92 @@
       <c r="I180" t="s">
         <v>499</v>
       </c>
       <c r="J180" t="s">
         <v>52</v>
       </c>
       <c r="AD180" t="s">
         <v>529</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>15.0</v>
       </c>
       <c r="AG180">
         <v>15.0</v>
       </c>
       <c r="AI180" t="s">
         <v>522</v>
       </c>
       <c r="AJ180">
         <v>110161</v>
       </c>
       <c r="AK180">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>530</v>
       </c>
       <c r="E181" t="s">
         <v>409</v>
       </c>
       <c r="F181" t="s">
         <v>531</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H181" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I181" t="s">
         <v>499</v>
       </c>
       <c r="J181" t="s">
         <v>398</v>
       </c>
       <c r="AD181" t="s">
         <v>532</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>15.0</v>
       </c>
       <c r="AI181" t="s">
         <v>522</v>
       </c>
       <c r="AJ181">
         <v>107382</v>
       </c>
       <c r="AK181">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>523</v>
       </c>
       <c r="E182" t="s">
         <v>533</v>
       </c>
       <c r="F182" t="s">
         <v>534</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H182" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I182" t="s">
         <v>499</v>
       </c>
       <c r="J182" t="s">
         <v>314</v>
       </c>
       <c r="AD182" t="s">
@@ -9317,51 +9314,51 @@
       <c r="G184" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H184" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I184" t="s">
         <v>499</v>
       </c>
       <c r="J184" t="s">
         <v>38</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>15.0</v>
       </c>
       <c r="AI184" t="s">
         <v>540</v>
       </c>
       <c r="AJ184">
         <v>106281</v>
       </c>
       <c r="AK184">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>111</v>
       </c>
       <c r="E185" t="s">
         <v>359</v>
       </c>
       <c r="F185" t="s">
         <v>544</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I185" t="s">
         <v>499</v>
       </c>
       <c r="J185" t="s">
         <v>33</v>
       </c>
       <c r="AE185">
@@ -9396,51 +9393,51 @@
       <c r="G186" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H186" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I186" t="s">
         <v>499</v>
       </c>
       <c r="J186" t="s">
         <v>67</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>15.0</v>
       </c>
       <c r="AI186" t="s">
         <v>540</v>
       </c>
       <c r="AJ186">
         <v>108345</v>
       </c>
       <c r="AK186">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>281</v>
       </c>
       <c r="E187" t="s">
         <v>359</v>
       </c>
       <c r="F187" t="s">
         <v>548</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I187" t="s">
         <v>499</v>
       </c>
       <c r="J187" t="s">
         <v>67</v>
       </c>
       <c r="AF187">
@@ -10450,51 +10447,51 @@
       <c r="G215" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I215" t="s">
         <v>499</v>
       </c>
       <c r="J215" t="s">
         <v>314</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AF215">
         <v>22.0</v>
       </c>
       <c r="AI215" t="s">
         <v>575</v>
       </c>
       <c r="AJ215">
         <v>105877</v>
       </c>
       <c r="AK215">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>367</v>
       </c>
       <c r="E216" t="s">
         <v>366</v>
       </c>
       <c r="F216" t="s">
         <v>620</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I216" t="s">
         <v>499</v>
       </c>
       <c r="AF216">
         <v>14.0</v>
       </c>
       <c r="AI216" t="s">
@@ -10981,51 +10978,51 @@
       <c r="D230" t="s">
         <v>641</v>
       </c>
       <c r="E230" t="s">
         <v>24</v>
       </c>
       <c r="F230" t="s">
         <v>642</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I230" t="s">
         <v>499</v>
       </c>
       <c r="AI230" t="s">
         <v>575</v>
       </c>
       <c r="AJ230">
         <v>110328</v>
       </c>
       <c r="AK230">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
         <v>643</v>
       </c>
       <c r="E231" t="s">
         <v>115</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I231" t="s">
         <v>499</v>
       </c>
       <c r="AI231" t="s">
         <v>575</v>
       </c>
       <c r="AJ231">
         <v>110329</v>
       </c>
     </row>
@@ -11325,51 +11322,51 @@
       <c r="F240" t="s">
         <v>665</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I240" t="s">
         <v>499</v>
       </c>
       <c r="J240" t="s">
         <v>455</v>
       </c>
       <c r="AF240">
         <v>14.0</v>
       </c>
       <c r="AI240" t="s">
         <v>649</v>
       </c>
       <c r="AJ240">
         <v>106571</v>
       </c>
       <c r="AK240">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>666</v>
       </c>
       <c r="E241" t="s">
         <v>667</v>
       </c>
       <c r="F241" t="s">
         <v>668</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I241" t="s">
         <v>499</v>
       </c>
       <c r="J241" t="s">
         <v>206</v>
       </c>
       <c r="AE241">
@@ -11436,51 +11433,51 @@
       <c r="F243" t="s">
         <v>672</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I243" t="s">
         <v>499</v>
       </c>
       <c r="J243" t="s">
         <v>571</v>
       </c>
       <c r="AF243">
         <v>14.0</v>
       </c>
       <c r="AI243" t="s">
         <v>649</v>
       </c>
       <c r="AJ243">
         <v>106107</v>
       </c>
       <c r="AK243">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
         <v>673</v>
       </c>
       <c r="E244" t="s">
         <v>674</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I244" t="s">
         <v>499</v>
       </c>
       <c r="J244" t="s">
         <v>67</v>
       </c>
       <c r="AF244">
         <v>7.0</v>
       </c>
       <c r="AI244" t="s">
@@ -11570,92 +11567,92 @@
       <c r="G247" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I247" t="s">
         <v>499</v>
       </c>
       <c r="J247" t="s">
         <v>38</v>
       </c>
       <c r="AE247">
         <v>1</v>
       </c>
       <c r="AF247">
         <v>22.0</v>
       </c>
       <c r="AI247" t="s">
         <v>649</v>
       </c>
       <c r="AJ247">
         <v>107676</v>
       </c>
       <c r="AK247">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
         <v>682</v>
       </c>
       <c r="E248" t="s">
         <v>683</v>
       </c>
       <c r="F248" t="s">
         <v>684</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I248" t="s">
         <v>499</v>
       </c>
       <c r="J248" t="s">
         <v>38</v>
       </c>
       <c r="AE248">
         <v>1</v>
       </c>
       <c r="AF248">
         <v>22.0</v>
       </c>
       <c r="AG248">
         <v>22.0</v>
       </c>
       <c r="AI248" t="s">
         <v>649</v>
       </c>
       <c r="AJ248">
         <v>107937</v>
       </c>
       <c r="AK248">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>685</v>
       </c>
       <c r="E249" t="s">
         <v>686</v>
       </c>
       <c r="F249" t="s">
         <v>687</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I249" t="s">
         <v>499</v>
       </c>
       <c r="J249" t="s">
         <v>206</v>
       </c>
       <c r="AF249">
@@ -11687,51 +11684,51 @@
       <c r="G250" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H250" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I250" t="s">
         <v>499</v>
       </c>
       <c r="J250" t="s">
         <v>67</v>
       </c>
       <c r="AE250">
         <v>1</v>
       </c>
       <c r="AF250">
         <v>22.0</v>
       </c>
       <c r="AI250" t="s">
         <v>649</v>
       </c>
       <c r="AJ250">
         <v>107961</v>
       </c>
       <c r="AK250">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="251" spans="1:37">
       <c r="D251" t="s">
         <v>691</v>
       </c>
       <c r="E251" t="s">
         <v>692</v>
       </c>
       <c r="F251" t="s">
         <v>693</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I251" t="s">
         <v>499</v>
       </c>
       <c r="J251" t="s">
         <v>67</v>
       </c>
       <c r="AE251">
@@ -11762,50 +11759,53 @@
       </c>
       <c r="G252" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I252" t="s">
         <v>499</v>
       </c>
       <c r="J252" t="s">
         <v>33</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>22.0</v>
       </c>
       <c r="AI252" t="s">
         <v>696</v>
       </c>
       <c r="AJ252">
         <v>105994</v>
       </c>
+      <c r="AK252">
+        <v>5</v>
+      </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>697</v>
       </c>
       <c r="E253" t="s">
         <v>204</v>
       </c>
       <c r="F253" t="s">
         <v>698</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I253" t="s">
         <v>499</v>
       </c>
       <c r="AE253">
         <v>1</v>
       </c>
       <c r="AF253">
         <v>22.0</v>
@@ -11874,51 +11874,51 @@
       <c r="G255" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I255" t="s">
         <v>499</v>
       </c>
       <c r="J255" t="s">
         <v>152</v>
       </c>
       <c r="AE255">
         <v>1</v>
       </c>
       <c r="AF255">
         <v>22.0</v>
       </c>
       <c r="AI255" t="s">
         <v>696</v>
       </c>
       <c r="AJ255">
         <v>106517</v>
       </c>
       <c r="AK255">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>512</v>
       </c>
       <c r="E256" t="s">
         <v>704</v>
       </c>
       <c r="F256" t="s">
         <v>705</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I256" t="s">
         <v>499</v>
       </c>
       <c r="J256" t="s">
         <v>38</v>
       </c>
       <c r="AE256">
@@ -11950,51 +11950,51 @@
       <c r="G257" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I257" t="s">
         <v>499</v>
       </c>
       <c r="J257" t="s">
         <v>586</v>
       </c>
       <c r="AF257">
         <v>14.0</v>
       </c>
       <c r="AG257">
         <v>14.0</v>
       </c>
       <c r="AI257" t="s">
         <v>696</v>
       </c>
       <c r="AJ257">
         <v>108074</v>
       </c>
       <c r="AK257">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="258" spans="1:37">
       <c r="D258" t="s">
         <v>709</v>
       </c>
       <c r="E258" t="s">
         <v>710</v>
       </c>
       <c r="F258" t="s">
         <v>711</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H258" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I258" t="s">
         <v>499</v>
       </c>
       <c r="AF258">
         <v>14.0</v>
       </c>
       <c r="AI258" t="s">
@@ -12239,118 +12239,121 @@
       <c r="G265" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H265" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I265" t="s">
         <v>499</v>
       </c>
       <c r="J265" t="s">
         <v>87</v>
       </c>
       <c r="AE265">
         <v>1</v>
       </c>
       <c r="AF265">
         <v>22.0</v>
       </c>
       <c r="AI265" t="s">
         <v>696</v>
       </c>
       <c r="AJ265">
         <v>105977</v>
       </c>
       <c r="AK265">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="266" spans="1:37">
       <c r="D266" t="s">
         <v>726</v>
       </c>
       <c r="E266" t="s">
         <v>727</v>
       </c>
       <c r="F266" t="s">
         <v>728</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I266" t="s">
         <v>499</v>
       </c>
       <c r="J266" t="s">
         <v>611</v>
       </c>
       <c r="AF266">
         <v>14.0</v>
       </c>
       <c r="AI266" t="s">
         <v>729</v>
       </c>
       <c r="AJ266">
         <v>107627</v>
       </c>
+      <c r="AK266">
+        <v>4</v>
+      </c>
     </row>
     <row r="267" spans="1:37">
       <c r="D267" t="s">
         <v>671</v>
       </c>
       <c r="E267" t="s">
         <v>730</v>
       </c>
       <c r="F267" t="s">
         <v>731</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H267" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I267" t="s">
         <v>499</v>
       </c>
       <c r="J267" t="s">
         <v>571</v>
       </c>
       <c r="AF267">
         <v>14.0</v>
       </c>
       <c r="AI267" t="s">
         <v>729</v>
       </c>
       <c r="AJ267">
         <v>106108</v>
       </c>
       <c r="AK267">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:37">
       <c r="D268" t="s">
         <v>732</v>
       </c>
       <c r="E268" t="s">
         <v>100</v>
       </c>
       <c r="F268" t="s">
         <v>733</v>
       </c>
       <c r="G268" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I268" t="s">
         <v>499</v>
       </c>
       <c r="J268" t="s">
         <v>571</v>
       </c>
       <c r="AE268">