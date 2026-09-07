--- v2 (2026-07-30)
+++ v3 (2026-09-07)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="736">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="738">
   <si>
     <t>3D West Cup 2026 - 1.kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -1081,50 +1081,53 @@
   <si>
     <t>Marek Drazovsky</t>
   </si>
   <si>
     <t>PBHB12m</t>
   </si>
   <si>
     <t>Chlasták</t>
   </si>
   <si>
     <t>SVK2974</t>
   </si>
   <si>
     <t>Csallóközi Íjász Klub - Žitnoostrovský Lukostrelecký Klub</t>
   </si>
   <si>
     <t>PBHB17m</t>
   </si>
   <si>
     <t>Gyurkovics</t>
   </si>
   <si>
     <t>Virág Hanna</t>
   </si>
   <si>
+    <t>SVK3078</t>
+  </si>
+  <si>
     <t>Karcha-i íjászok</t>
   </si>
   <si>
     <t>PBHB17z</t>
   </si>
   <si>
     <t>Lea</t>
   </si>
   <si>
     <t>Bystričan</t>
   </si>
   <si>
     <t>Matúš</t>
   </si>
   <si>
     <t>SVK2267</t>
   </si>
   <si>
     <t>PBHB50m</t>
   </si>
   <si>
     <t>Garai</t>
   </si>
   <si>
     <t>SVK2448</t>
@@ -1226,50 +1229,53 @@
     <t>SVK2650</t>
   </si>
   <si>
     <t>Svetlošák</t>
   </si>
   <si>
     <t>SVK1613</t>
   </si>
   <si>
     <t>Vres</t>
   </si>
   <si>
     <t>Takács</t>
   </si>
   <si>
     <t>Zoltán</t>
   </si>
   <si>
     <t>Kováčik</t>
   </si>
   <si>
     <t>LK 3 beč Partizánske</t>
   </si>
   <si>
     <t>Anikó</t>
+  </si>
+  <si>
+    <t>SVK3076</t>
   </si>
   <si>
     <t>PBHB50z</t>
   </si>
   <si>
     <t>Oľga</t>
   </si>
   <si>
     <t>Nagyová</t>
   </si>
   <si>
     <t>Nagyfödémesi Íjászok</t>
   </si>
   <si>
     <t>Jóžová</t>
   </si>
   <si>
     <t>Hana</t>
   </si>
   <si>
     <t>SVK0811</t>
   </si>
   <si>
     <t>Gažáková</t>
   </si>
@@ -4620,51 +4626,51 @@
       <c r="H51" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I51" t="s">
         <v>27</v>
       </c>
       <c r="J51" t="s">
         <v>80</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>22.0</v>
       </c>
       <c r="AG51">
         <v>22.0</v>
       </c>
       <c r="AI51" t="s">
         <v>161</v>
       </c>
       <c r="AJ51">
         <v>105944</v>
       </c>
       <c r="AK51">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>185</v>
       </c>
       <c r="E52" t="s">
         <v>186</v>
       </c>
       <c r="F52" t="s">
         <v>187</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I52" t="s">
         <v>27</v>
       </c>
       <c r="J52" t="s">
         <v>188</v>
       </c>
       <c r="AF52">
@@ -6624,5806 +6630,5812 @@
         <v>351</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>15.0</v>
       </c>
       <c r="AI106" t="s">
         <v>352</v>
       </c>
       <c r="AJ106">
         <v>109493</v>
       </c>
       <c r="AK106">
         <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>353</v>
       </c>
       <c r="E107" t="s">
         <v>354</v>
       </c>
+      <c r="F107" t="s">
+        <v>355</v>
+      </c>
       <c r="G107" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I107" t="s">
         <v>346</v>
       </c>
       <c r="J107" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AF107">
         <v>7.0</v>
       </c>
       <c r="AI107" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="AJ107">
         <v>107577</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>179</v>
       </c>
       <c r="E108" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H108" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I108" t="s">
         <v>346</v>
       </c>
       <c r="J108" t="s">
         <v>181</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>15.0</v>
       </c>
       <c r="AG108">
         <v>15.0</v>
       </c>
       <c r="AI108" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="AJ108">
         <v>106172</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E109" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F109" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I109" t="s">
         <v>346</v>
       </c>
       <c r="J109" t="s">
         <v>33</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>22.0</v>
       </c>
       <c r="AI109" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ109">
         <v>106269</v>
       </c>
       <c r="AK109">
         <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E110" t="s">
         <v>204</v>
       </c>
       <c r="F110" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I110" t="s">
         <v>346</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>22.0</v>
       </c>
       <c r="AI110" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ110">
         <v>108065</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E111" t="s">
         <v>115</v>
       </c>
       <c r="F111" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I111" t="s">
         <v>346</v>
       </c>
       <c r="J111" t="s">
         <v>33</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
         <v>22.0</v>
       </c>
       <c r="AI111" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ111">
         <v>106288</v>
       </c>
       <c r="AK111">
         <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>353</v>
       </c>
       <c r="E112" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I112" t="s">
         <v>346</v>
       </c>
       <c r="J112" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AF112">
         <v>14.0</v>
       </c>
       <c r="AI112" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ112">
         <v>107575</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E113" t="s">
         <v>156</v>
       </c>
       <c r="F113" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I113" t="s">
         <v>346</v>
       </c>
       <c r="J113" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="AF113">
         <v>14.0</v>
       </c>
       <c r="AI113" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ113">
         <v>107066</v>
       </c>
       <c r="AK113">
         <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E114" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F114" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I114" t="s">
         <v>346</v>
       </c>
       <c r="J114" t="s">
         <v>38</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>22.0</v>
       </c>
       <c r="AG114">
         <v>22.0</v>
       </c>
       <c r="AI114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ114">
         <v>106051</v>
       </c>
       <c r="AK114">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>344</v>
       </c>
       <c r="E115" t="s">
         <v>41</v>
       </c>
       <c r="F115" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I115" t="s">
         <v>346</v>
       </c>
       <c r="J115" t="s">
         <v>33</v>
       </c>
       <c r="AE115">
         <v>3</v>
       </c>
       <c r="AF115">
         <v>38.0</v>
       </c>
       <c r="AI115" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ115">
         <v>107855</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E116" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F116" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I116" t="s">
         <v>346</v>
       </c>
       <c r="J116" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="AF116">
         <v>14.0</v>
       </c>
       <c r="AI116" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ116">
         <v>108122</v>
       </c>
       <c r="AK116">
         <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E117" t="s">
         <v>221</v>
       </c>
       <c r="F117" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I117" t="s">
         <v>346</v>
       </c>
       <c r="J117" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>22.0</v>
       </c>
       <c r="AI117" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ117">
         <v>106332</v>
       </c>
       <c r="AK117">
         <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E118" t="s">
         <v>115</v>
       </c>
       <c r="F118" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I118" t="s">
         <v>346</v>
       </c>
       <c r="J118" t="s">
         <v>33</v>
       </c>
       <c r="AF118">
         <v>14.0</v>
       </c>
       <c r="AI118" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ118">
         <v>106861</v>
       </c>
       <c r="AK118">
         <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I119" t="s">
         <v>346</v>
       </c>
       <c r="J119" t="s">
         <v>33</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>22.0</v>
       </c>
       <c r="AI119" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ119">
         <v>106367</v>
       </c>
       <c r="AK119">
         <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E120" t="s">
         <v>131</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I120" t="s">
         <v>346</v>
       </c>
       <c r="J120" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AF120">
         <v>14.0</v>
       </c>
       <c r="AI120" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ120">
         <v>109455</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E121" t="s">
         <v>41</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I121" t="s">
         <v>346</v>
       </c>
       <c r="AF121">
         <v>14.0</v>
       </c>
       <c r="AI121" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ121">
         <v>109976</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E122" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F122" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I122" t="s">
         <v>346</v>
       </c>
       <c r="J122" t="s">
         <v>87</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>22.0</v>
       </c>
       <c r="AI122" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ122">
         <v>105891</v>
       </c>
       <c r="AK122">
         <v>4</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E123" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F123" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I123" t="s">
         <v>346</v>
       </c>
       <c r="J123" t="s">
         <v>351</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>22.0</v>
       </c>
       <c r="AI123" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ123">
         <v>109492</v>
       </c>
       <c r="AK123">
         <v>4</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E124" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F124" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I124" t="s">
         <v>346</v>
       </c>
       <c r="J124" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="AF124">
         <v>14.0</v>
       </c>
       <c r="AI124" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ124">
         <v>108221</v>
       </c>
       <c r="AK124">
         <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E125" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F125" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I125" t="s">
         <v>346</v>
       </c>
       <c r="J125" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="AF125">
         <v>14.0</v>
       </c>
       <c r="AI125" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ125">
         <v>106181</v>
       </c>
       <c r="AK125">
         <v>3</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E126" t="s">
         <v>231</v>
       </c>
       <c r="F126" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I126" t="s">
         <v>346</v>
       </c>
       <c r="J126" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="AF126">
         <v>14.0</v>
       </c>
       <c r="AI126" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ126">
         <v>106212</v>
       </c>
       <c r="AK126">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E127" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I127" t="s">
         <v>346</v>
       </c>
       <c r="AI127" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ127">
         <v>110325</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E128" t="s">
         <v>41</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I128" t="s">
         <v>346</v>
       </c>
       <c r="J128" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="AF128">
         <v>14.0</v>
       </c>
       <c r="AI128" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AJ128">
         <v>107512</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>353</v>
       </c>
       <c r="E129" t="s">
-        <v>403</v>
+        <v>404</v>
+      </c>
+      <c r="F129" t="s">
+        <v>405</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I129" t="s">
         <v>346</v>
       </c>
       <c r="J129" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AF129">
         <v>14.0</v>
       </c>
       <c r="AI129" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="AJ129">
         <v>107576</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E130" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I130" t="s">
         <v>346</v>
       </c>
       <c r="J130" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="AF130">
         <v>14.0</v>
       </c>
       <c r="AI130" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="AJ130">
         <v>107848</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E131" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F131" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I131" t="s">
         <v>346</v>
       </c>
       <c r="J131" t="s">
         <v>80</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>22.0</v>
       </c>
       <c r="AG131">
         <v>22.0</v>
       </c>
       <c r="AI131" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="AJ131">
         <v>106079</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E132" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F132" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I132" t="s">
         <v>346</v>
       </c>
       <c r="J132" t="s">
         <v>43</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>22.0</v>
       </c>
       <c r="AI132" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="AJ132">
         <v>109756</v>
       </c>
       <c r="AK132">
         <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E133" t="s">
         <v>60</v>
       </c>
       <c r="F133" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I133" t="s">
         <v>346</v>
       </c>
       <c r="J133" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="AF133">
         <v>14.0</v>
       </c>
       <c r="AI133" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="AJ133">
         <v>106213</v>
       </c>
       <c r="AK133">
         <v>5</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E134" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I134" t="s">
         <v>346</v>
       </c>
       <c r="AI134" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="AJ134">
         <v>110326</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E135" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F135" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I135" t="s">
         <v>346</v>
       </c>
       <c r="J135" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="AF135">
         <v>14.0</v>
       </c>
       <c r="AI135" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="AJ135">
         <v>108616</v>
       </c>
       <c r="AK135">
         <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>171</v>
       </c>
       <c r="E136" t="s">
         <v>340</v>
       </c>
       <c r="F136" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I136" t="s">
         <v>346</v>
       </c>
       <c r="J136" t="s">
         <v>80</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
         <v>22.0</v>
       </c>
       <c r="AG136">
         <v>22.0</v>
       </c>
       <c r="AI136" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="AJ136">
         <v>106071</v>
       </c>
       <c r="AK136">
         <v>5</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>295</v>
       </c>
       <c r="E137" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I137" t="s">
         <v>346</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>22.0</v>
       </c>
       <c r="AI137" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="AJ137">
         <v>107623</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E138" t="s">
         <v>131</v>
       </c>
       <c r="F138" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I138" t="s">
         <v>346</v>
       </c>
       <c r="J138" t="s">
         <v>33</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>22.0</v>
       </c>
       <c r="AI138" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="AJ138">
         <v>106603</v>
       </c>
       <c r="AK138">
         <v>5</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E139" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I139" t="s">
         <v>346</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>22.0</v>
       </c>
       <c r="AI139" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="AJ139">
         <v>108410</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E140" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F140" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I140" t="s">
         <v>346</v>
       </c>
       <c r="AF140">
         <v>14.0</v>
       </c>
       <c r="AI140" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="AJ140">
         <v>106382</v>
       </c>
       <c r="AK140">
         <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E141" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I141" t="s">
         <v>346</v>
       </c>
       <c r="J141" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>22.0</v>
       </c>
       <c r="AI141" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="AJ141">
         <v>109722</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E142" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F142" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H142" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I142" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J142" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="AD142" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>15.0</v>
       </c>
       <c r="AI142" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="AJ142">
         <v>107068</v>
       </c>
       <c r="AK142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E143" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="F143" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I143" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J143" t="s">
         <v>206</v>
       </c>
       <c r="AD143" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="AF143">
         <v>7.0</v>
       </c>
       <c r="AI143" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="AJ143">
         <v>105965</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E144" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="F144" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I144" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J144" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>15.0</v>
       </c>
       <c r="AI144" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="AJ144">
         <v>107067</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E145" t="s">
         <v>258</v>
       </c>
       <c r="F145" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I145" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J145" t="s">
         <v>206</v>
       </c>
       <c r="AF145">
         <v>7.0</v>
       </c>
       <c r="AI145" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="AJ145">
         <v>105879</v>
       </c>
       <c r="AK145">
         <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E146" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F146" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H146" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I146" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J146" t="s">
         <v>314</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AF146">
         <v>15.0</v>
       </c>
       <c r="AI146" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="AJ146">
         <v>109732</v>
       </c>
       <c r="AK146">
         <v>5</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E147" t="s">
         <v>231</v>
       </c>
       <c r="F147" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I147" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J147" t="s">
         <v>67</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AF147">
         <v>22.0</v>
       </c>
       <c r="AI147" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="AJ147">
         <v>106778</v>
       </c>
       <c r="AK147">
         <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E148" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F148" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I148" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J148" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="AF148">
         <v>14.0</v>
       </c>
       <c r="AI148" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="AJ148">
         <v>106572</v>
       </c>
       <c r="AK148">
         <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E149" t="s">
         <v>24</v>
       </c>
       <c r="F149" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I149" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J149" t="s">
         <v>43</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AF149">
         <v>22.0</v>
       </c>
       <c r="AI149" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="AJ149">
         <v>106331</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E150" t="s">
         <v>115</v>
       </c>
       <c r="F150" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I150" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J150" t="s">
         <v>314</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>22.0</v>
       </c>
       <c r="AI150" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="AJ150">
         <v>108132</v>
       </c>
       <c r="AK150">
         <v>4</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" t="s">
         <v>294</v>
       </c>
       <c r="F151" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I151" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J151" t="s">
         <v>314</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
         <v>22.0</v>
       </c>
       <c r="AI151" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="AJ151">
         <v>106616</v>
       </c>
       <c r="AK151">
         <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E152" t="s">
         <v>294</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I152" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="AF152">
         <v>14.0</v>
       </c>
       <c r="AI152" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="AJ152">
         <v>108409</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E153" t="s">
         <v>204</v>
       </c>
       <c r="F153" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I153" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J153" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>22.0</v>
       </c>
       <c r="AI153" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="AJ153">
         <v>106675</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>281</v>
       </c>
       <c r="E154" t="s">
         <v>105</v>
       </c>
       <c r="F154" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I154" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J154" t="s">
         <v>67</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>22.0</v>
       </c>
       <c r="AI154" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="AJ154">
         <v>106446</v>
       </c>
       <c r="AK154">
         <v>4</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E155" t="s">
         <v>156</v>
       </c>
       <c r="F155" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I155" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J155" t="s">
         <v>67</v>
       </c>
       <c r="AF155">
         <v>14.0</v>
       </c>
       <c r="AI155" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="AJ155">
         <v>110079</v>
       </c>
       <c r="AK155">
         <v>5</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E156" t="s">
         <v>169</v>
       </c>
       <c r="F156" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I156" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J156" t="s">
         <v>67</v>
       </c>
       <c r="AF156">
         <v>14.0</v>
       </c>
       <c r="AI156" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="AJ156">
         <v>110080</v>
       </c>
       <c r="AK156">
         <v>5</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E157" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F157" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I157" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="AF157">
         <v>14.0</v>
       </c>
       <c r="AI157" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="AJ157">
         <v>108064</v>
       </c>
       <c r="AK157">
         <v>5</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E158" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F158" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I158" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J158" t="s">
         <v>33</v>
       </c>
       <c r="AF158">
         <v>14.0</v>
       </c>
       <c r="AI158" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="AJ158">
         <v>107585</v>
       </c>
       <c r="AK158">
         <v>4</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E159" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I159" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>22.0</v>
       </c>
       <c r="AI159" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="AJ159">
         <v>106877</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="E160" t="s">
         <v>172</v>
       </c>
       <c r="F160" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I160" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J160" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="AF160">
         <v>14.0</v>
       </c>
       <c r="AI160" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="AJ160">
         <v>109775</v>
       </c>
       <c r="AK160">
         <v>5</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E161" t="s">
         <v>92</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I161" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="AF161">
         <v>14.0</v>
       </c>
       <c r="AI161" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="AJ161">
         <v>107990</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E162" t="s">
         <v>60</v>
       </c>
       <c r="F162" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I162" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J162" t="s">
         <v>321</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>22.0</v>
       </c>
       <c r="AI162" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="AJ162">
         <v>106483</v>
       </c>
       <c r="AK162">
         <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E163" t="s">
         <v>120</v>
       </c>
       <c r="F163" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I163" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J163" t="s">
         <v>33</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>22.0</v>
       </c>
       <c r="AI163" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="AJ163">
         <v>105834</v>
       </c>
       <c r="AK163">
         <v>4</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E164" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="F164" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I164" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="AF164">
         <v>14.0</v>
       </c>
       <c r="AI164" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="AJ164">
         <v>106606</v>
       </c>
       <c r="AK164">
         <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="E165" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I165" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>22.0</v>
       </c>
       <c r="AI165" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="AJ165">
         <v>108417</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E166" t="s">
         <v>112</v>
       </c>
       <c r="F166" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I166" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J166" t="s">
         <v>33</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>22.0</v>
       </c>
       <c r="AI166" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="AJ166">
         <v>106144</v>
       </c>
       <c r="AK166">
         <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>254</v>
       </c>
       <c r="E167" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F167" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I167" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J167" t="s">
         <v>257</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>22.0</v>
       </c>
       <c r="AI167" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="AJ167">
         <v>106420</v>
       </c>
       <c r="AK167">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E168" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H168" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I168" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>22.0</v>
       </c>
       <c r="AI168" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="AJ168">
         <v>107744</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E169" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I169" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J169" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>22.0</v>
       </c>
       <c r="AI169" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="AJ169">
         <v>109724</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E170" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I170" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AD170" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>15.0</v>
       </c>
       <c r="AI170" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="AJ170">
         <v>110125</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>235</v>
       </c>
       <c r="E171" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F171" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H171" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I171" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J171" t="s">
         <v>67</v>
       </c>
       <c r="AD171" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>15.0</v>
       </c>
       <c r="AI171" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="AJ171">
         <v>105807</v>
       </c>
       <c r="AK171">
         <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E172" t="s">
         <v>282</v>
       </c>
       <c r="F172" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I172" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J172" t="s">
         <v>43</v>
       </c>
       <c r="AD172" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="AF172">
         <v>7.0</v>
       </c>
       <c r="AI172" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="AJ172">
         <v>106377</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E173" t="s">
         <v>250</v>
       </c>
       <c r="F173" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I173" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J173" t="s">
         <v>43</v>
       </c>
       <c r="AD173" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="AF173">
         <v>7.0</v>
       </c>
       <c r="AI173" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="AJ173">
         <v>106378</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>102</v>
       </c>
       <c r="E174" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F174" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I174" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J174" t="s">
         <v>52</v>
       </c>
       <c r="AD174" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="AF174">
         <v>7.0</v>
       </c>
       <c r="AI174" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="AJ174">
         <v>106636</v>
       </c>
       <c r="AK174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E175" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F175" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I175" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J175" t="s">
         <v>38</v>
       </c>
       <c r="AD175" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>15.0</v>
       </c>
       <c r="AI175" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="AJ175">
         <v>107675</v>
       </c>
       <c r="AK175">
         <v>4</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E176" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F176" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I176" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J176" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="AD176" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>15.0</v>
       </c>
       <c r="AI176" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="AJ176">
         <v>109554</v>
       </c>
       <c r="AK176">
         <v>5</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>295</v>
       </c>
       <c r="E177" t="s">
         <v>223</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H177" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I177" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AI177" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="AJ177">
         <v>110327</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E178" t="s">
         <v>226</v>
       </c>
       <c r="F178" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H178" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I178" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J178" t="s">
         <v>152</v>
       </c>
       <c r="AD178" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>15.0</v>
       </c>
       <c r="AI178" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="AJ178">
         <v>106519</v>
       </c>
       <c r="AK178">
         <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E179" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H179" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I179" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AD179" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="AE179">
         <v>2</v>
       </c>
       <c r="AF179">
         <v>23.0</v>
       </c>
       <c r="AI179" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="AJ179">
         <v>110124</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E180" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F180" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H180" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I180" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J180" t="s">
         <v>52</v>
       </c>
       <c r="AD180" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>15.0</v>
       </c>
       <c r="AG180">
         <v>15.0</v>
       </c>
       <c r="AI180" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="AJ180">
         <v>110161</v>
       </c>
       <c r="AK180">
         <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="E181" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F181" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H181" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I181" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J181" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="AD181" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>15.0</v>
       </c>
       <c r="AI181" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="AJ181">
         <v>107382</v>
       </c>
       <c r="AK181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E182" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F182" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H182" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I182" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J182" t="s">
         <v>314</v>
       </c>
       <c r="AD182" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AF182">
         <v>15.0</v>
       </c>
       <c r="AG182">
         <v>15.0</v>
       </c>
       <c r="AI182" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="AJ182">
         <v>106225</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="E183" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="F183" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H183" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I183" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J183" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AF183">
         <v>15.0</v>
       </c>
       <c r="AI183" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="AJ183">
         <v>110083</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="E184" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="F184" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H184" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I184" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J184" t="s">
         <v>38</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>15.0</v>
       </c>
       <c r="AI184" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="AJ184">
         <v>106281</v>
       </c>
       <c r="AK184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>111</v>
       </c>
       <c r="E185" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F185" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I185" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J185" t="s">
         <v>33</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AF185">
         <v>15.0</v>
       </c>
       <c r="AG185">
         <v>15.0</v>
       </c>
       <c r="AI185" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="AJ185">
         <v>106041</v>
       </c>
       <c r="AK185">
         <v>5</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E186" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F186" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H186" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I186" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J186" t="s">
         <v>67</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>15.0</v>
       </c>
       <c r="AI186" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="AJ186">
         <v>108345</v>
       </c>
       <c r="AK186">
         <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>281</v>
       </c>
       <c r="E187" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F187" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I187" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J187" t="s">
         <v>67</v>
       </c>
       <c r="AF187">
         <v>7.0</v>
       </c>
       <c r="AI187" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="AJ187">
         <v>106610</v>
       </c>
       <c r="AK187">
         <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E188" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F188" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H188" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I188" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J188" t="s">
         <v>314</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>15.0</v>
       </c>
       <c r="AI188" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="AJ188">
         <v>106615</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E189" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F189" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H189" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I189" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J189" t="s">
         <v>43</v>
       </c>
       <c r="AE189">
         <v>2</v>
       </c>
       <c r="AF189">
         <v>23.0</v>
       </c>
       <c r="AI189" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="AJ189">
         <v>105850</v>
       </c>
       <c r="AK189">
         <v>4</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E190" t="s">
         <v>145</v>
       </c>
       <c r="F190" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H190" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I190" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J190" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>15.0</v>
       </c>
       <c r="AI190" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="AJ190">
         <v>106149</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="E191" t="s">
         <v>24</v>
       </c>
       <c r="F191" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H191" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I191" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J191" t="s">
         <v>33</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>15.0</v>
       </c>
       <c r="AI191" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="AJ191">
         <v>105910</v>
       </c>
       <c r="AK191">
         <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E192" t="s">
         <v>92</v>
       </c>
       <c r="F192" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I192" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J192" t="s">
         <v>314</v>
       </c>
       <c r="AE192">
         <v>3</v>
       </c>
       <c r="AF192">
         <v>31.0</v>
       </c>
       <c r="AI192" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="AJ192">
         <v>109111</v>
       </c>
       <c r="AK192">
         <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E193" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F193" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I193" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J193" t="s">
         <v>33</v>
       </c>
       <c r="AF193">
         <v>7.0</v>
       </c>
       <c r="AI193" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="AJ193">
         <v>107853</v>
       </c>
       <c r="AK193">
         <v>4</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E194" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H194" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I194" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AF194">
         <v>7.0</v>
       </c>
       <c r="AG194">
         <v>7.0</v>
       </c>
       <c r="AI194" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="AJ194">
         <v>107630</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E195" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="F195" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H195" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I195" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J195" t="s">
         <v>67</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>15.0</v>
       </c>
       <c r="AI195" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="AJ195">
         <v>107962</v>
       </c>
       <c r="AK195">
         <v>4</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E196" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="F196" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H196" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I196" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J196" t="s">
         <v>67</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>15.0</v>
       </c>
       <c r="AI196" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="AJ196">
         <v>107963</v>
       </c>
       <c r="AK196">
         <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E197" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F197" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I197" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J197" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="AE197">
         <v>2</v>
       </c>
       <c r="AF197">
         <v>23.0</v>
       </c>
       <c r="AI197" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="AJ197">
         <v>107221</v>
       </c>
       <c r="AK197">
         <v>5</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E198" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F198" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I198" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J198" t="s">
         <v>38</v>
       </c>
       <c r="AF198">
         <v>14.0</v>
       </c>
       <c r="AG198">
         <v>14.0</v>
       </c>
       <c r="AI198" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ198">
         <v>107012</v>
       </c>
       <c r="AK198">
         <v>3</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E199" t="s">
         <v>131</v>
       </c>
       <c r="F199" t="s">
+        <v>579</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H199" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I199" t="s">
+        <v>501</v>
+      </c>
+      <c r="J199" t="s">
+        <v>370</v>
+      </c>
+      <c r="AE199">
+        <v>1</v>
+      </c>
+      <c r="AF199">
+        <v>22.0</v>
+      </c>
+      <c r="AI199" t="s">
         <v>577</v>
-      </c>
-[...19 lines deleted...]
-        <v>575</v>
       </c>
       <c r="AJ199">
         <v>105999</v>
       </c>
       <c r="AK199">
         <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E200" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F200" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I200" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J200" t="s">
         <v>263</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>22.0</v>
       </c>
       <c r="AG200">
         <v>22.0</v>
       </c>
       <c r="AI200" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ200">
         <v>106536</v>
       </c>
       <c r="AK200">
         <v>4</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E201" t="s">
         <v>156</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I201" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J201" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="AF201">
         <v>14.0</v>
       </c>
       <c r="AI201" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ201">
         <v>108085</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>40</v>
       </c>
       <c r="E202" t="s">
         <v>282</v>
       </c>
       <c r="F202" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I202" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J202" t="s">
         <v>43</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AF202">
         <v>22.0</v>
       </c>
       <c r="AI202" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ202">
         <v>105784</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="E203" t="s">
         <v>115</v>
       </c>
       <c r="F203" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I203" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J203" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AF203">
         <v>22.0</v>
       </c>
       <c r="AI203" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ203">
         <v>106299</v>
       </c>
       <c r="AK203">
         <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E204" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="F204" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I204" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J204" t="s">
         <v>67</v>
       </c>
       <c r="AF204">
         <v>14.0</v>
       </c>
       <c r="AG204">
         <v>14.0</v>
       </c>
       <c r="AI204" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ204">
         <v>105793</v>
       </c>
       <c r="AK204">
         <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="E205" t="s">
         <v>142</v>
       </c>
       <c r="F205" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I205" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J205" t="s">
         <v>206</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>22.0</v>
       </c>
       <c r="AI205" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ205">
         <v>110156</v>
       </c>
       <c r="AK205">
         <v>5</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E206" t="s">
         <v>105</v>
       </c>
       <c r="F206" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I206" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J206" t="s">
         <v>67</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>22.0</v>
       </c>
       <c r="AI206" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ206">
         <v>105813</v>
       </c>
       <c r="AK206">
         <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E207" t="s">
         <v>241</v>
       </c>
       <c r="F207" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I207" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J207" t="s">
         <v>314</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AF207">
         <v>22.0</v>
       </c>
       <c r="AI207" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ207">
         <v>106070</v>
       </c>
       <c r="AK207">
         <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E208" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="F208" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I208" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AF208">
         <v>14.0</v>
       </c>
       <c r="AI208" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ208">
         <v>110169</v>
       </c>
       <c r="AK208">
         <v>2</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="E209" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="F209" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I209" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J209" t="s">
         <v>67</v>
       </c>
       <c r="AF209">
         <v>14.0</v>
       </c>
       <c r="AI209" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ209">
         <v>105826</v>
       </c>
       <c r="AK209">
         <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="E210" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="F210" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I210" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AF210">
         <v>22.0</v>
       </c>
       <c r="AI210" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ210">
         <v>106343</v>
       </c>
       <c r="AK210">
         <v>4</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="E211" t="s">
         <v>126</v>
       </c>
       <c r="F211" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I211" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J211" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="AF211">
         <v>14.0</v>
       </c>
       <c r="AG211">
         <v>14.0</v>
       </c>
       <c r="AI211" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ211">
         <v>107113</v>
       </c>
       <c r="AK211">
         <v>5</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E212" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F212" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I212" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J212" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="AF212">
         <v>14.0</v>
       </c>
       <c r="AI212" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ212">
         <v>107372</v>
       </c>
       <c r="AK212">
         <v>3</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>45</v>
       </c>
       <c r="E213" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F213" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I213" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J213" t="s">
         <v>33</v>
       </c>
       <c r="AE213">
         <v>2</v>
       </c>
       <c r="AF213">
         <v>30.0</v>
       </c>
       <c r="AI213" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ213">
         <v>106350</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E214" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F214" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I214" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J214" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="AF214">
         <v>14.0</v>
       </c>
       <c r="AG214">
         <v>14.0</v>
       </c>
       <c r="AI214" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ214">
         <v>105865</v>
       </c>
       <c r="AK214">
         <v>5</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="E215" t="s">
         <v>142</v>
       </c>
       <c r="F215" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I215" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J215" t="s">
         <v>314</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AF215">
         <v>22.0</v>
       </c>
       <c r="AI215" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ215">
         <v>105877</v>
       </c>
       <c r="AK215">
         <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
+        <v>368</v>
+      </c>
+      <c r="E216" t="s">
         <v>367</v>
       </c>
-      <c r="E216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I216" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AF216">
         <v>14.0</v>
       </c>
       <c r="AI216" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ216">
         <v>107413</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="D217" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="E217" t="s">
         <v>24</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I217" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AF217">
         <v>14.0</v>
       </c>
       <c r="AI217" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ217">
         <v>105881</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E218" t="s">
         <v>82</v>
       </c>
       <c r="F218" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I218" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J218" t="s">
         <v>38</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AF218">
         <v>22.0</v>
       </c>
       <c r="AI218" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ218">
         <v>107677</v>
       </c>
       <c r="AK218">
         <v>4</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E219" t="s">
         <v>115</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I219" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AF219">
         <v>22.0</v>
       </c>
       <c r="AI219" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ219">
         <v>106654</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E220" t="s">
         <v>150</v>
       </c>
       <c r="F220" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I220" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J220" t="s">
         <v>314</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AF220">
         <v>22.0</v>
       </c>
       <c r="AG220">
         <v>22.0</v>
       </c>
       <c r="AI220" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ220">
         <v>109733</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>24</v>
       </c>
       <c r="F221" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I221" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AE221">
         <v>1</v>
       </c>
       <c r="AF221">
         <v>22.0</v>
       </c>
       <c r="AI221" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ221">
         <v>106662</v>
       </c>
       <c r="AK221">
         <v>3</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="E222" t="s">
         <v>156</v>
       </c>
       <c r="F222" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I222" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J222" t="s">
         <v>206</v>
       </c>
       <c r="AF222">
         <v>14.0</v>
       </c>
       <c r="AG222">
         <v>14.0</v>
       </c>
       <c r="AI222" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ222">
         <v>106679</v>
       </c>
       <c r="AK222">
         <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E223" t="s">
         <v>115</v>
       </c>
       <c r="F223" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I223" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J223" t="s">
         <v>67</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
         <v>22.0</v>
       </c>
       <c r="AG223">
         <v>22.0</v>
       </c>
       <c r="AI223" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ223">
         <v>108231</v>
       </c>
       <c r="AK223">
         <v>2</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E224" t="s">
         <v>135</v>
       </c>
       <c r="F224" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I224" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J224" t="s">
         <v>67</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AF224">
         <v>22.0</v>
       </c>
       <c r="AG224">
         <v>22.0</v>
       </c>
       <c r="AI224" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ224">
         <v>105932</v>
       </c>
       <c r="AK224">
         <v>5</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="E225" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F225" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I225" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J225" t="s">
         <v>38</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>22.0</v>
       </c>
       <c r="AI225" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ225">
         <v>106462</v>
       </c>
       <c r="AK225">
         <v>4</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>218</v>
       </c>
       <c r="E226" t="s">
         <v>236</v>
       </c>
       <c r="F226" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I226" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J226" t="s">
         <v>52</v>
       </c>
       <c r="AE226">
         <v>1</v>
       </c>
       <c r="AF226">
         <v>22.0</v>
       </c>
       <c r="AG226">
         <v>22.0</v>
       </c>
       <c r="AI226" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ226">
         <v>105962</v>
       </c>
       <c r="AK226">
         <v>2</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="E227" t="s">
         <v>131</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I227" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J227" t="s">
         <v>80</v>
       </c>
       <c r="AF227">
         <v>14.0</v>
       </c>
       <c r="AG227">
         <v>14.0</v>
       </c>
       <c r="AI227" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ227">
         <v>106219</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E228" t="s">
         <v>120</v>
       </c>
       <c r="F228" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I228" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J228" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="AF228">
         <v>14.0</v>
       </c>
       <c r="AG228">
         <v>14.0</v>
       </c>
       <c r="AI228" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ228">
         <v>106222</v>
       </c>
       <c r="AK228">
         <v>4</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F229" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I229" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J229" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>22.0</v>
       </c>
       <c r="AI229" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ229">
         <v>108536</v>
       </c>
       <c r="AK229">
         <v>4</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E230" t="s">
         <v>24</v>
       </c>
       <c r="F230" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I230" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AI230" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ230">
         <v>110328</v>
       </c>
       <c r="AK230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E231" t="s">
         <v>115</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I231" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AI231" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ231">
         <v>110329</v>
       </c>
     </row>
     <row r="232" spans="1:37">
       <c r="D232" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="E232" t="s">
         <v>24</v>
       </c>
       <c r="F232" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I232" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J232" t="s">
         <v>33</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>22.0</v>
       </c>
       <c r="AI232" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ232">
         <v>105983</v>
       </c>
       <c r="AK232">
         <v>2</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E233" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I233" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J233" t="s">
         <v>84</v>
       </c>
       <c r="AF233">
         <v>14.0</v>
       </c>
       <c r="AI233" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="AJ233">
         <v>109311</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E234" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F234" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I234" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J234" t="s">
         <v>152</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AF234">
         <v>22.0</v>
       </c>
       <c r="AI234" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ234">
         <v>106518</v>
       </c>
       <c r="AK234">
         <v>4</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E235" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="F235" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I235" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AF235">
         <v>14.0</v>
       </c>
       <c r="AI235" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ235">
         <v>106026</v>
       </c>
       <c r="AK235">
         <v>3</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E236" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="F236" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I236" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J236" t="s">
         <v>33</v>
       </c>
       <c r="AE236">
         <v>1</v>
       </c>
       <c r="AF236">
         <v>22.0</v>
       </c>
       <c r="AG236">
         <v>22.0</v>
       </c>
       <c r="AI236" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ236">
         <v>106042</v>
       </c>
       <c r="AK236">
         <v>3</v>
       </c>
     </row>
     <row r="237" spans="1:37">
       <c r="D237" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E237" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="F237" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I237" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AE237">
         <v>1</v>
       </c>
       <c r="AF237">
         <v>22.0</v>
       </c>
       <c r="AI237" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ237">
         <v>106301</v>
       </c>
       <c r="AK237">
         <v>4</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>69</v>
       </c>
       <c r="E238" t="s">
         <v>60</v>
       </c>
       <c r="F238" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I238" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J238" t="s">
         <v>67</v>
       </c>
       <c r="AF238">
         <v>14.0</v>
       </c>
       <c r="AG238">
         <v>14.0</v>
       </c>
       <c r="AI238" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ238">
         <v>105794</v>
       </c>
       <c r="AK238">
         <v>4</v>
       </c>
     </row>
     <row r="239" spans="1:37">
       <c r="D239" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E239" t="s">
         <v>60</v>
       </c>
       <c r="F239" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I239" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J239" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="AE239">
         <v>1</v>
       </c>
       <c r="AF239">
         <v>22.0</v>
       </c>
       <c r="AI239" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ239">
         <v>108101</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E240" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F240" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I240" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J240" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="AF240">
         <v>14.0</v>
       </c>
       <c r="AI240" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ240">
         <v>106571</v>
       </c>
       <c r="AK240">
         <v>2</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E241" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F241" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I241" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J241" t="s">
         <v>206</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>22.0</v>
       </c>
       <c r="AI241" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ241">
         <v>110155</v>
       </c>
       <c r="AK241">
         <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E242" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F242" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I242" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J242" t="s">
         <v>80</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AF242">
         <v>22.0</v>
       </c>
       <c r="AI242" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ242">
         <v>106098</v>
       </c>
       <c r="AK242">
         <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:37">
       <c r="D243" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="F243" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I243" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J243" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="AF243">
         <v>14.0</v>
       </c>
       <c r="AI243" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ243">
         <v>106107</v>
       </c>
       <c r="AK243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E244" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I244" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J244" t="s">
         <v>67</v>
       </c>
       <c r="AF244">
         <v>7.0</v>
       </c>
       <c r="AI244" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ244">
         <v>108431</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E245" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F245" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I245" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J245" t="s">
         <v>314</v>
       </c>
       <c r="AE245">
         <v>1</v>
       </c>
       <c r="AF245">
         <v>22.0</v>
       </c>
       <c r="AI245" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ245">
         <v>105878</v>
       </c>
       <c r="AK245">
         <v>3</v>
       </c>
     </row>
     <row r="246" spans="1:37">
       <c r="D246" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E246" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="F246" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H246" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I246" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AF246">
         <v>14.0</v>
       </c>
       <c r="AI246" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ246">
         <v>107414</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E247" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="F247" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I247" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J247" t="s">
         <v>38</v>
       </c>
       <c r="AE247">
         <v>1</v>
       </c>
       <c r="AF247">
         <v>22.0</v>
       </c>
       <c r="AI247" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ247">
         <v>107676</v>
       </c>
       <c r="AK247">
         <v>3</v>
       </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="E248" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="F248" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I248" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J248" t="s">
         <v>38</v>
       </c>
       <c r="AE248">
         <v>1</v>
       </c>
       <c r="AF248">
         <v>22.0</v>
       </c>
       <c r="AG248">
         <v>22.0</v>
       </c>
       <c r="AI248" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ248">
         <v>107937</v>
       </c>
       <c r="AK248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E249" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F249" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I249" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J249" t="s">
         <v>206</v>
       </c>
       <c r="AF249">
         <v>14.0</v>
       </c>
       <c r="AG249">
         <v>14.0</v>
       </c>
       <c r="AI249" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ249">
         <v>106680</v>
       </c>
       <c r="AK249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:37">
       <c r="D250" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="E250" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="F250" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H250" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I250" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J250" t="s">
         <v>67</v>
       </c>
       <c r="AE250">
         <v>1</v>
       </c>
       <c r="AF250">
         <v>22.0</v>
       </c>
       <c r="AI250" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ250">
         <v>107961</v>
       </c>
       <c r="AK250">
         <v>2</v>
       </c>
     </row>
     <row r="251" spans="1:37">
       <c r="D251" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="E251" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="F251" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I251" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J251" t="s">
         <v>67</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>22.0</v>
       </c>
       <c r="AI251" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AJ251">
         <v>108246</v>
       </c>
       <c r="AK251">
         <v>4</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="E252" t="s">
         <v>231</v>
       </c>
       <c r="F252" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I252" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J252" t="s">
         <v>33</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>22.0</v>
       </c>
       <c r="AI252" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ252">
         <v>105994</v>
       </c>
       <c r="AK252">
         <v>5</v>
       </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E253" t="s">
         <v>204</v>
       </c>
       <c r="F253" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I253" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AE253">
         <v>1</v>
       </c>
       <c r="AF253">
         <v>22.0</v>
       </c>
       <c r="AI253" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ253">
         <v>106765</v>
       </c>
       <c r="AK253">
         <v>3</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E254" t="s">
         <v>204</v>
       </c>
       <c r="F254" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I254" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J254" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="AE254">
         <v>1</v>
       </c>
       <c r="AF254">
         <v>22.0</v>
       </c>
       <c r="AG254">
         <v>22.0</v>
       </c>
       <c r="AI254" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ254">
         <v>106258</v>
       </c>
       <c r="AK254">
         <v>3</v>
       </c>
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="E255" t="s">
         <v>120</v>
       </c>
       <c r="F255" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I255" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J255" t="s">
         <v>152</v>
       </c>
       <c r="AE255">
         <v>1</v>
       </c>
       <c r="AF255">
         <v>22.0</v>
       </c>
       <c r="AI255" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ255">
         <v>106517</v>
       </c>
       <c r="AK255">
         <v>3</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E256" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="F256" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I256" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J256" t="s">
         <v>38</v>
       </c>
       <c r="AE256">
         <v>1</v>
       </c>
       <c r="AF256">
         <v>22.0</v>
       </c>
       <c r="AI256" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ256">
         <v>107801</v>
       </c>
       <c r="AK256">
         <v>4</v>
       </c>
     </row>
     <row r="257" spans="1:37">
       <c r="D257" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E257" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F257" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I257" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J257" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="AF257">
         <v>14.0</v>
       </c>
       <c r="AG257">
         <v>14.0</v>
       </c>
       <c r="AI257" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ257">
         <v>108074</v>
       </c>
       <c r="AK257">
         <v>2</v>
       </c>
     </row>
     <row r="258" spans="1:37">
       <c r="D258" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E258" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F258" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H258" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I258" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AF258">
         <v>14.0</v>
       </c>
       <c r="AI258" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ258">
         <v>107141</v>
       </c>
       <c r="AK258">
         <v>4</v>
       </c>
     </row>
     <row r="259" spans="1:37">
       <c r="D259" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E259" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="F259" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H259" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I259" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="AE259">
         <v>1</v>
       </c>
       <c r="AF259">
         <v>22.0</v>
       </c>
       <c r="AI259" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ259">
         <v>106399</v>
       </c>
       <c r="AK259">
         <v>3</v>
       </c>
     </row>
     <row r="260" spans="1:37">
       <c r="D260" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E260" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F260" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I260" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J260" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="AE260">
         <v>1</v>
       </c>
       <c r="AF260">
         <v>22.0</v>
       </c>
       <c r="AI260" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ260">
         <v>106148</v>
       </c>
       <c r="AK260">
         <v>4</v>
       </c>
     </row>
     <row r="261" spans="1:37">
       <c r="D261" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E261" t="s">
         <v>123</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H261" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I261" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J261" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="AE261">
         <v>1</v>
       </c>
       <c r="AF261">
         <v>22.0</v>
       </c>
       <c r="AI261" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ261">
         <v>108733</v>
       </c>
     </row>
     <row r="262" spans="1:37">
       <c r="D262" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="E262" t="s">
         <v>156</v>
       </c>
       <c r="F262" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I262" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J262" t="s">
         <v>67</v>
       </c>
       <c r="AE262">
         <v>1</v>
       </c>
       <c r="AF262">
         <v>22.0</v>
       </c>
       <c r="AI262" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ262">
         <v>106200</v>
       </c>
       <c r="AK262">
         <v>4</v>
       </c>
     </row>
     <row r="263" spans="1:37">
       <c r="D263" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="E263" t="s">
         <v>231</v>
       </c>
       <c r="F263" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I263" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J263" t="s">
         <v>67</v>
       </c>
       <c r="AE263">
         <v>1</v>
       </c>
       <c r="AF263">
         <v>22.0</v>
       </c>
       <c r="AI263" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ263">
         <v>106204</v>
       </c>
       <c r="AK263">
         <v>3</v>
       </c>
     </row>
     <row r="264" spans="1:37">
       <c r="D264" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E264" t="s">
         <v>315</v>
       </c>
       <c r="F264" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I264" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J264" t="s">
         <v>152</v>
       </c>
       <c r="AE264">
         <v>1</v>
       </c>
       <c r="AF264">
         <v>22.0</v>
       </c>
       <c r="AI264" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ264">
         <v>109807</v>
       </c>
       <c r="AK264">
         <v>4</v>
       </c>
     </row>
     <row r="265" spans="1:37">
       <c r="D265" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="E265" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="F265" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H265" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I265" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J265" t="s">
         <v>87</v>
       </c>
       <c r="AE265">
         <v>1</v>
       </c>
       <c r="AF265">
         <v>22.0</v>
       </c>
       <c r="AI265" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="AJ265">
         <v>105977</v>
       </c>
       <c r="AK265">
         <v>3</v>
       </c>
     </row>
     <row r="266" spans="1:37">
       <c r="D266" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="E266" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="F266" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I266" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J266" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="AF266">
         <v>14.0</v>
       </c>
       <c r="AI266" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="AJ266">
         <v>107627</v>
       </c>
       <c r="AK266">
         <v>4</v>
       </c>
     </row>
     <row r="267" spans="1:37">
       <c r="D267" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E267" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="F267" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H267" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I267" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J267" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="AF267">
         <v>14.0</v>
       </c>
       <c r="AI267" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="AJ267">
         <v>106108</v>
       </c>
       <c r="AK267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:37">
       <c r="D268" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="E268" t="s">
         <v>100</v>
       </c>
       <c r="F268" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="G268" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I268" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J268" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="AE268">
         <v>1</v>
       </c>
       <c r="AF268">
         <v>22.0</v>
       </c>
       <c r="AI268" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="AJ268">
         <v>106398</v>
       </c>
       <c r="AK268">
         <v>3</v>
       </c>
     </row>
     <row r="269" spans="1:37">
       <c r="D269" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E269" t="s">
         <v>186</v>
       </c>
       <c r="F269" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="G269" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H269" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I269" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J269" t="s">
         <v>87</v>
       </c>
       <c r="AE269">
         <v>1</v>
       </c>
       <c r="AF269">
         <v>22.0</v>
       </c>
       <c r="AI269" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="AJ269">
         <v>105890</v>
       </c>
       <c r="AK269">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>