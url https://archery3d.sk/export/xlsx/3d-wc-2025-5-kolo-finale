--- v2 (2026-09-08)
+++ v3 (2026-09-29)
@@ -2977,51 +2977,51 @@
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AD5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
         <v>2</v>
       </c>
       <c r="AF5">
         <v>21.0</v>
       </c>
       <c r="AG5">
         <v>21.0</v>
       </c>
       <c r="AI5" t="s">
         <v>31</v>
       </c>
       <c r="AJ5">
         <v>95980</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>45</v>
       </c>
       <c r="AD6" t="s">
@@ -3333,53 +3333,50 @@
       </c>
       <c r="H14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>82</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>14.5</v>
       </c>
       <c r="AG14">
         <v>14.0</v>
       </c>
       <c r="AI14" t="s">
         <v>83</v>
       </c>
       <c r="AJ14">
         <v>98585</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>84</v>
       </c>
       <c r="E15" t="s">
         <v>85</v>
       </c>
       <c r="F15" t="s">
         <v>86</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="AE15">
         <v>1</v>
@@ -3763,51 +3760,51 @@
       <c r="F26" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>21.5</v>
       </c>
       <c r="AI26" t="s">
         <v>114</v>
       </c>
       <c r="AJ26">
         <v>99131</v>
       </c>
       <c r="AK26">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>122</v>
       </c>
       <c r="E27" t="s">
         <v>123</v>
       </c>
       <c r="F27" t="s">
         <v>124</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
@@ -3836,51 +3833,51 @@
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>97</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>21.5</v>
       </c>
       <c r="AI28" t="s">
         <v>114</v>
       </c>
       <c r="AJ28">
         <v>98387</v>
       </c>
       <c r="AK28">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>127</v>
       </c>
       <c r="E29" t="s">
         <v>92</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>129</v>
       </c>
       <c r="AE29">
@@ -4105,51 +4102,51 @@
       <c r="F35" t="s">
         <v>144</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>118</v>
       </c>
       <c r="AF35">
         <v>14.0</v>
       </c>
       <c r="AI35" t="s">
         <v>114</v>
       </c>
       <c r="AJ35">
         <v>100497</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>145</v>
       </c>
       <c r="E36" t="s">
         <v>146</v>
       </c>
       <c r="F36" t="s">
         <v>147</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>82</v>
       </c>
       <c r="AE36">
@@ -4409,51 +4406,51 @@
       <c r="F43" t="s">
         <v>165</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>21.0</v>
       </c>
       <c r="AI43" t="s">
         <v>114</v>
       </c>
       <c r="AJ43">
         <v>101363</v>
       </c>
       <c r="AK43">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>166</v>
       </c>
       <c r="E44" t="s">
         <v>167</v>
       </c>
       <c r="F44" t="s">
         <v>168</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>169</v>
       </c>
       <c r="AE44">
@@ -5272,53 +5269,50 @@
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I67" t="s">
         <v>240</v>
       </c>
       <c r="J67" t="s">
         <v>97</v>
       </c>
       <c r="AF67">
         <v>7.0</v>
       </c>
       <c r="AG67">
         <v>7.0</v>
       </c>
       <c r="AI67" t="s">
         <v>241</v>
       </c>
       <c r="AJ67">
         <v>97370</v>
       </c>
-      <c r="AK67">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>242</v>
       </c>
       <c r="E68" t="s">
         <v>243</v>
       </c>
       <c r="F68" t="s">
         <v>244</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I68" t="s">
         <v>240</v>
       </c>
       <c r="J68" t="s">
         <v>245</v>
       </c>
       <c r="AE68">
         <v>1</v>
@@ -5787,51 +5781,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I81" t="s">
         <v>255</v>
       </c>
       <c r="J81" t="s">
         <v>193</v>
       </c>
       <c r="AF81">
         <v>14.0</v>
       </c>
       <c r="AG81">
         <v>14.0</v>
       </c>
       <c r="AI81" t="s">
         <v>264</v>
       </c>
       <c r="AJ81">
         <v>97931</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>285</v>
       </c>
       <c r="E82" t="s">
         <v>286</v>
       </c>
       <c r="F82" t="s">
         <v>287</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I82" t="s">
         <v>255</v>
       </c>
       <c r="J82" t="s">
         <v>288</v>
       </c>
       <c r="AE82">
@@ -6216,51 +6210,51 @@
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I93" t="s">
         <v>255</v>
       </c>
       <c r="J93" t="s">
         <v>295</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>21.5</v>
       </c>
       <c r="AI93" t="s">
         <v>320</v>
       </c>
       <c r="AJ93">
         <v>95761</v>
       </c>
       <c r="AK93">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>323</v>
       </c>
       <c r="E94" t="s">
         <v>324</v>
       </c>
       <c r="F94" t="s">
         <v>325</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I94" t="s">
         <v>255</v>
       </c>
       <c r="J94" t="s">
         <v>326</v>
       </c>
       <c r="AE94">
@@ -6870,51 +6864,51 @@
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I111" t="s">
         <v>353</v>
       </c>
       <c r="J111" t="s">
         <v>193</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
         <v>21.5</v>
       </c>
       <c r="AI111" t="s">
         <v>366</v>
       </c>
       <c r="AJ111">
         <v>98700</v>
       </c>
       <c r="AK111">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>375</v>
       </c>
       <c r="E112" t="s">
         <v>376</v>
       </c>
       <c r="F112" t="s">
         <v>377</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I112" t="s">
         <v>353</v>
       </c>
       <c r="J112" t="s">
         <v>35</v>
       </c>
       <c r="AE112">
@@ -7319,51 +7313,51 @@
       <c r="H124" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I124" t="s">
         <v>353</v>
       </c>
       <c r="J124" t="s">
         <v>82</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>21.5</v>
       </c>
       <c r="AG124">
         <v>21.0</v>
       </c>
       <c r="AI124" t="s">
         <v>401</v>
       </c>
       <c r="AJ124">
         <v>98671</v>
       </c>
       <c r="AK124">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>407</v>
       </c>
       <c r="E125" t="s">
         <v>408</v>
       </c>
       <c r="F125" t="s">
         <v>409</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I125" t="s">
         <v>353</v>
       </c>
       <c r="J125" t="s">
         <v>410</v>
       </c>
       <c r="AF125">
@@ -7544,51 +7538,51 @@
       <c r="H130" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I130" t="s">
         <v>418</v>
       </c>
       <c r="J130" t="s">
         <v>193</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>14.5</v>
       </c>
       <c r="AG130">
         <v>14.0</v>
       </c>
       <c r="AI130" t="s">
         <v>428</v>
       </c>
       <c r="AJ130">
         <v>96017</v>
       </c>
       <c r="AK130">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>429</v>
       </c>
       <c r="E131" t="s">
         <v>430</v>
       </c>
       <c r="F131" t="s">
         <v>431</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I131" t="s">
         <v>418</v>
       </c>
       <c r="J131" t="s">
         <v>193</v>
       </c>
       <c r="AE131">
@@ -8385,51 +8379,51 @@
       <c r="G153" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I153" t="s">
         <v>418</v>
       </c>
       <c r="J153" t="s">
         <v>229</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>21.5</v>
       </c>
       <c r="AI153" t="s">
         <v>473</v>
       </c>
       <c r="AJ153">
         <v>98015</v>
       </c>
       <c r="AK153">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>486</v>
       </c>
       <c r="E154" t="s">
         <v>217</v>
       </c>
       <c r="F154" t="s">
         <v>487</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I154" t="s">
         <v>418</v>
       </c>
       <c r="J154" t="s">
         <v>451</v>
       </c>
       <c r="AE154">
@@ -8636,51 +8630,51 @@
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I160" t="s">
         <v>418</v>
       </c>
       <c r="J160" t="s">
         <v>245</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>21.5</v>
       </c>
       <c r="AI160" t="s">
         <v>488</v>
       </c>
       <c r="AJ160">
         <v>94391</v>
       </c>
       <c r="AK160">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>500</v>
       </c>
       <c r="E161" t="s">
         <v>110</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I161" t="s">
         <v>418</v>
       </c>
       <c r="J161" t="s">
         <v>501</v>
       </c>
       <c r="AF161">
         <v>14.0</v>
       </c>
       <c r="AI161" t="s">
@@ -9086,51 +9080,51 @@
       <c r="H172" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I172" t="s">
         <v>510</v>
       </c>
       <c r="J172" t="s">
         <v>118</v>
       </c>
       <c r="AD172" t="s">
         <v>539</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>14.5</v>
       </c>
       <c r="AI172" t="s">
         <v>540</v>
       </c>
       <c r="AJ172">
         <v>96527</v>
       </c>
       <c r="AK172">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>541</v>
       </c>
       <c r="E173" t="s">
         <v>542</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I173" t="s">
         <v>510</v>
       </c>
       <c r="J173" t="s">
         <v>193</v>
       </c>
       <c r="AD173" t="s">
         <v>543</v>
       </c>
       <c r="AF173">
@@ -10490,51 +10484,51 @@
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I211" t="s">
         <v>510</v>
       </c>
       <c r="J211" t="s">
         <v>193</v>
       </c>
       <c r="AF211">
         <v>14.0</v>
       </c>
       <c r="AG211">
         <v>14.0</v>
       </c>
       <c r="AI211" t="s">
         <v>604</v>
       </c>
       <c r="AJ211">
         <v>100421</v>
       </c>
       <c r="AK211">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>630</v>
       </c>
       <c r="E212" t="s">
         <v>152</v>
       </c>
       <c r="F212" t="s">
         <v>631</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I212" t="s">
         <v>510</v>
       </c>
       <c r="J212" t="s">
         <v>632</v>
       </c>
       <c r="AE212">
@@ -10712,51 +10706,51 @@
       <c r="H217" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I217" t="s">
         <v>510</v>
       </c>
       <c r="J217" t="s">
         <v>45</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
         <v>21.5</v>
       </c>
       <c r="AG217">
         <v>21.0</v>
       </c>
       <c r="AI217" t="s">
         <v>604</v>
       </c>
       <c r="AJ217">
         <v>94324</v>
       </c>
       <c r="AK217">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>645</v>
       </c>
       <c r="E218" t="s">
         <v>146</v>
       </c>
       <c r="F218" t="s">
         <v>646</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I218" t="s">
         <v>510</v>
       </c>
       <c r="J218" t="s">
         <v>451</v>
       </c>
       <c r="AE218">
@@ -11267,51 +11261,51 @@
       <c r="H232" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I232" t="s">
         <v>510</v>
       </c>
       <c r="J232" t="s">
         <v>97</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>21.0</v>
       </c>
       <c r="AG232">
         <v>21.0</v>
       </c>
       <c r="AI232" t="s">
         <v>604</v>
       </c>
       <c r="AJ232">
         <v>102639</v>
       </c>
       <c r="AK232">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>670</v>
       </c>
       <c r="E233" t="s">
         <v>460</v>
       </c>
       <c r="F233" t="s">
         <v>671</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I233" t="s">
         <v>510</v>
       </c>
       <c r="J233" t="s">
         <v>441</v>
       </c>
       <c r="AF233">
@@ -11714,51 +11708,51 @@
       <c r="G244" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I244" t="s">
         <v>510</v>
       </c>
       <c r="J244" t="s">
         <v>82</v>
       </c>
       <c r="AF244">
         <v>14.0</v>
       </c>
       <c r="AG244">
         <v>14.0</v>
       </c>
       <c r="AI244" t="s">
         <v>676</v>
       </c>
       <c r="AJ244">
         <v>94090</v>
       </c>
       <c r="AK244">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
         <v>694</v>
       </c>
       <c r="E245" t="s">
         <v>191</v>
       </c>
       <c r="F245" t="s">
         <v>695</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I245" t="s">
         <v>510</v>
       </c>
       <c r="AE245">
         <v>1</v>
       </c>
       <c r="AF245">
@@ -11787,51 +11781,51 @@
       <c r="F246" t="s">
         <v>697</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H246" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I246" t="s">
         <v>510</v>
       </c>
       <c r="AF246">
         <v>14.0</v>
       </c>
       <c r="AG246">
         <v>14.0</v>
       </c>
       <c r="AI246" t="s">
         <v>676</v>
       </c>
       <c r="AJ246">
         <v>99003</v>
       </c>
       <c r="AK246">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
         <v>698</v>
       </c>
       <c r="E247" t="s">
         <v>62</v>
       </c>
       <c r="F247" t="s">
         <v>699</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I247" t="s">
         <v>510</v>
       </c>
       <c r="J247" t="s">
         <v>35</v>
       </c>
       <c r="AE247">
@@ -11863,51 +11857,51 @@
       <c r="F248" t="s">
         <v>702</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I248" t="s">
         <v>510</v>
       </c>
       <c r="J248" t="s">
         <v>462</v>
       </c>
       <c r="AF248">
         <v>14.0</v>
       </c>
       <c r="AI248" t="s">
         <v>676</v>
       </c>
       <c r="AJ248">
         <v>94176</v>
       </c>
       <c r="AK248">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>703</v>
       </c>
       <c r="E249" t="s">
         <v>704</v>
       </c>
       <c r="F249" t="s">
         <v>705</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I249" t="s">
         <v>510</v>
       </c>
       <c r="J249" t="s">
         <v>462</v>
       </c>
       <c r="AF249">
@@ -12100,53 +12094,50 @@
         <v>716</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I255" t="s">
         <v>510</v>
       </c>
       <c r="J255" t="s">
         <v>273</v>
       </c>
       <c r="AE255">
         <v>2</v>
       </c>
       <c r="AF255">
         <v>29.0</v>
       </c>
       <c r="AI255" t="s">
         <v>710</v>
       </c>
       <c r="AJ255">
         <v>96013</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>507</v>
       </c>
       <c r="E256" t="s">
         <v>717</v>
       </c>
       <c r="F256" t="s">
         <v>718</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I256" t="s">
         <v>510</v>
       </c>
       <c r="J256" t="s">
         <v>45</v>
       </c>
       <c r="AE256">