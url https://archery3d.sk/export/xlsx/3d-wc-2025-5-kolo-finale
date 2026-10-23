--- v3 (2026-09-29)
+++ v4 (2026-10-23)
@@ -6134,51 +6134,51 @@
       <c r="G91" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I91" t="s">
         <v>255</v>
       </c>
       <c r="J91" t="s">
         <v>295</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>21.0</v>
       </c>
       <c r="AI91" t="s">
         <v>310</v>
       </c>
       <c r="AJ91">
         <v>95942</v>
       </c>
       <c r="AK91">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>316</v>
       </c>
       <c r="E92" t="s">
         <v>317</v>
       </c>
       <c r="F92" t="s">
         <v>318</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I92" t="s">
         <v>255</v>
       </c>
       <c r="J92" t="s">
         <v>319</v>
       </c>
       <c r="AE92">
@@ -6534,51 +6534,51 @@
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I102" t="s">
         <v>339</v>
       </c>
       <c r="J102" t="s">
         <v>350</v>
       </c>
       <c r="AF102">
         <v>14.0</v>
       </c>
       <c r="AG102">
         <v>14.0</v>
       </c>
       <c r="AI102" t="s">
         <v>342</v>
       </c>
       <c r="AJ102">
         <v>96113</v>
       </c>
       <c r="AK102">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>351</v>
       </c>
       <c r="E103" t="s">
         <v>352</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I103" t="s">
         <v>353</v>
       </c>
       <c r="J103" t="s">
         <v>40</v>
       </c>
       <c r="AD103" t="s">
         <v>354</v>
       </c>
       <c r="AE103">
@@ -9343,51 +9343,51 @@
       <c r="H179" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I179" t="s">
         <v>510</v>
       </c>
       <c r="J179" t="s">
         <v>59</v>
       </c>
       <c r="AD179" t="s">
         <v>564</v>
       </c>
       <c r="AE179">
         <v>2</v>
       </c>
       <c r="AF179">
         <v>22.0</v>
       </c>
       <c r="AI179" t="s">
         <v>540</v>
       </c>
       <c r="AJ179">
         <v>95452</v>
       </c>
       <c r="AK179">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>565</v>
       </c>
       <c r="E180" t="s">
         <v>566</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H180" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I180" t="s">
         <v>510</v>
       </c>
       <c r="J180" t="s">
         <v>59</v>
       </c>
       <c r="AD180" t="s">
         <v>68</v>
       </c>
       <c r="AF180">