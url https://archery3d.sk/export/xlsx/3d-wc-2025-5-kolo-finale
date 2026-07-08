--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -3517,53 +3517,50 @@
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>97</v>
       </c>
       <c r="AE19">
         <v>2</v>
       </c>
       <c r="AF19">
         <v>22.0</v>
       </c>
       <c r="AI19" t="s">
         <v>83</v>
       </c>
       <c r="AJ19">
         <v>94650</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>98</v>
       </c>
       <c r="E20" t="s">
         <v>99</v>
       </c>
       <c r="F20" t="s">
         <v>100</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>59</v>
       </c>
       <c r="AF20">
         <v>7.0</v>
@@ -3590,53 +3587,50 @@
       </c>
       <c r="G21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>97</v>
       </c>
       <c r="AF21">
         <v>7.0</v>
       </c>
       <c r="AG21">
         <v>7.0</v>
       </c>
       <c r="AI21" t="s">
         <v>101</v>
       </c>
       <c r="AJ21">
         <v>94802</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>104</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>14.5</v>
       </c>
       <c r="AI22" t="s">
         <v>101</v>
@@ -3696,51 +3690,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>113</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>21.0</v>
       </c>
       <c r="AI24" t="s">
         <v>114</v>
       </c>
       <c r="AJ24">
         <v>97284</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>115</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>118</v>
       </c>
       <c r="AE25">
@@ -4888,51 +4882,51 @@
       <c r="G56" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>205</v>
       </c>
       <c r="AF56">
         <v>14.0</v>
       </c>
       <c r="AG56">
         <v>14.0</v>
       </c>
       <c r="AI56" t="s">
         <v>172</v>
       </c>
       <c r="AJ56">
         <v>101108</v>
       </c>
       <c r="AK56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>206</v>
       </c>
       <c r="E57" t="s">
         <v>207</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>209</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
@@ -5904,51 +5898,51 @@
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I84" t="s">
         <v>255</v>
       </c>
       <c r="J84" t="s">
         <v>295</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.0</v>
       </c>
       <c r="AI84" t="s">
         <v>264</v>
       </c>
       <c r="AJ84">
         <v>95943</v>
       </c>
       <c r="AK84">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>296</v>
       </c>
       <c r="E85" t="s">
         <v>297</v>
       </c>
       <c r="F85" t="s">
         <v>298</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I85" t="s">
         <v>255</v>
       </c>
       <c r="J85" t="s">
         <v>299</v>
       </c>
       <c r="AF85">
@@ -6110,50 +6104,53 @@
       </c>
       <c r="G90" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I90" t="s">
         <v>255</v>
       </c>
       <c r="J90" t="s">
         <v>97</v>
       </c>
       <c r="AF90">
         <v>14.0</v>
       </c>
       <c r="AG90">
         <v>14.0</v>
       </c>
       <c r="AI90" t="s">
         <v>310</v>
       </c>
       <c r="AJ90">
         <v>102561</v>
       </c>
+      <c r="AK90">
+        <v>5</v>
+      </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>313</v>
       </c>
       <c r="E91" t="s">
         <v>314</v>
       </c>
       <c r="F91" t="s">
         <v>315</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I91" t="s">
         <v>255</v>
       </c>
       <c r="J91" t="s">
         <v>295</v>
       </c>
       <c r="AE91">
         <v>1</v>
@@ -6546,51 +6543,51 @@
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I102" t="s">
         <v>339</v>
       </c>
       <c r="J102" t="s">
         <v>350</v>
       </c>
       <c r="AF102">
         <v>14.0</v>
       </c>
       <c r="AG102">
         <v>14.0</v>
       </c>
       <c r="AI102" t="s">
         <v>342</v>
       </c>
       <c r="AJ102">
         <v>96113</v>
       </c>
       <c r="AK102">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>351</v>
       </c>
       <c r="E103" t="s">
         <v>352</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I103" t="s">
         <v>353</v>
       </c>
       <c r="J103" t="s">
         <v>40</v>
       </c>
       <c r="AD103" t="s">
         <v>354</v>
       </c>
       <c r="AE103">
@@ -6838,51 +6835,51 @@
       <c r="F110" t="s">
         <v>373</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I110" t="s">
         <v>353</v>
       </c>
       <c r="J110" t="s">
         <v>229</v>
       </c>
       <c r="AF110">
         <v>14.0</v>
       </c>
       <c r="AI110" t="s">
         <v>366</v>
       </c>
       <c r="AJ110">
         <v>97383</v>
       </c>
       <c r="AK110">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>190</v>
       </c>
       <c r="E111" t="s">
         <v>324</v>
       </c>
       <c r="F111" t="s">
         <v>374</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I111" t="s">
         <v>353</v>
       </c>
       <c r="J111" t="s">
         <v>193</v>
       </c>
       <c r="AE111">
@@ -7511,53 +7508,50 @@
       </c>
       <c r="I129" t="s">
         <v>418</v>
       </c>
       <c r="J129" t="s">
         <v>193</v>
       </c>
       <c r="AD129" t="s">
         <v>423</v>
       </c>
       <c r="AE129">
         <v>2</v>
       </c>
       <c r="AF129">
         <v>21.0</v>
       </c>
       <c r="AG129">
         <v>21.0</v>
       </c>
       <c r="AI129" t="s">
         <v>424</v>
       </c>
       <c r="AJ129">
         <v>94700</v>
       </c>
-      <c r="AK129">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>425</v>
       </c>
       <c r="E130" t="s">
         <v>426</v>
       </c>
       <c r="F130" t="s">
         <v>427</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I130" t="s">
         <v>418</v>
       </c>
       <c r="J130" t="s">
         <v>193</v>
       </c>
       <c r="AE130">
         <v>1</v>
@@ -7892,51 +7886,51 @@
       <c r="H139" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I139" t="s">
         <v>418</v>
       </c>
       <c r="J139" t="s">
         <v>97</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>21.5</v>
       </c>
       <c r="AG139">
         <v>21.0</v>
       </c>
       <c r="AI139" t="s">
         <v>447</v>
       </c>
       <c r="AJ139">
         <v>94308</v>
       </c>
       <c r="AK139">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>455</v>
       </c>
       <c r="E140" t="s">
         <v>286</v>
       </c>
       <c r="F140" t="s">
         <v>456</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I140" t="s">
         <v>418</v>
       </c>
       <c r="J140" t="s">
         <v>441</v>
       </c>
       <c r="AE140">
@@ -8286,51 +8280,51 @@
       <c r="G150" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I150" t="s">
         <v>418</v>
       </c>
       <c r="J150" t="s">
         <v>319</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>21.0</v>
       </c>
       <c r="AI150" t="s">
         <v>473</v>
       </c>
       <c r="AJ150">
         <v>102666</v>
       </c>
       <c r="AK150">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>478</v>
       </c>
       <c r="E151" t="s">
         <v>479</v>
       </c>
       <c r="F151" t="s">
         <v>480</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I151" t="s">
         <v>418</v>
       </c>
       <c r="J151" t="s">
         <v>435</v>
       </c>
       <c r="AE151">
@@ -8396,50 +8390,53 @@
       </c>
       <c r="G153" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I153" t="s">
         <v>418</v>
       </c>
       <c r="J153" t="s">
         <v>229</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>21.5</v>
       </c>
       <c r="AI153" t="s">
         <v>473</v>
       </c>
       <c r="AJ153">
         <v>98015</v>
       </c>
+      <c r="AK153">
+        <v>5</v>
+      </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>486</v>
       </c>
       <c r="E154" t="s">
         <v>217</v>
       </c>
       <c r="F154" t="s">
         <v>487</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I154" t="s">
         <v>418</v>
       </c>
       <c r="J154" t="s">
         <v>451</v>
       </c>
       <c r="AE154">
         <v>1</v>
@@ -11761,51 +11758,51 @@
       <c r="G245" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I245" t="s">
         <v>510</v>
       </c>
       <c r="AE245">
         <v>1</v>
       </c>
       <c r="AF245">
         <v>21.0</v>
       </c>
       <c r="AG245">
         <v>21.0</v>
       </c>
       <c r="AI245" t="s">
         <v>676</v>
       </c>
       <c r="AJ245">
         <v>99489</v>
       </c>
       <c r="AK245">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:37">
       <c r="D246" t="s">
         <v>696</v>
       </c>
       <c r="E246" t="s">
         <v>188</v>
       </c>
       <c r="F246" t="s">
         <v>697</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H246" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I246" t="s">
         <v>510</v>
       </c>
       <c r="AF246">
         <v>14.0</v>
       </c>
       <c r="AG246">
@@ -11872,51 +11869,51 @@
       <c r="F248" t="s">
         <v>702</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I248" t="s">
         <v>510</v>
       </c>
       <c r="J248" t="s">
         <v>462</v>
       </c>
       <c r="AF248">
         <v>14.0</v>
       </c>
       <c r="AI248" t="s">
         <v>676</v>
       </c>
       <c r="AJ248">
         <v>94176</v>
       </c>
       <c r="AK248">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>703</v>
       </c>
       <c r="E249" t="s">
         <v>704</v>
       </c>
       <c r="F249" t="s">
         <v>705</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I249" t="s">
         <v>510</v>
       </c>
       <c r="J249" t="s">
         <v>462</v>
       </c>
       <c r="AF249">
@@ -12184,92 +12181,92 @@
       <c r="F257" t="s">
         <v>720</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I257" t="s">
         <v>510</v>
       </c>
       <c r="AE257">
         <v>1</v>
       </c>
       <c r="AF257">
         <v>21.5</v>
       </c>
       <c r="AI257" t="s">
         <v>710</v>
       </c>
       <c r="AJ257">
         <v>100134</v>
       </c>
       <c r="AK257">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="258" spans="1:37">
       <c r="D258" t="s">
         <v>721</v>
       </c>
       <c r="E258" t="s">
         <v>146</v>
       </c>
       <c r="F258" t="s">
         <v>722</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H258" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I258" t="s">
         <v>510</v>
       </c>
       <c r="J258" t="s">
         <v>129</v>
       </c>
       <c r="AE258">
         <v>1</v>
       </c>
       <c r="AF258">
         <v>21.5</v>
       </c>
       <c r="AG258">
         <v>21.0</v>
       </c>
       <c r="AI258" t="s">
         <v>710</v>
       </c>
       <c r="AJ258">
         <v>94569</v>
       </c>
       <c r="AK258">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="259" spans="1:37">
       <c r="D259" t="s">
         <v>723</v>
       </c>
       <c r="E259" t="s">
         <v>110</v>
       </c>
       <c r="F259" t="s">
         <v>724</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H259" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I259" t="s">
         <v>510</v>
       </c>
       <c r="J259" t="s">
         <v>462</v>
       </c>
       <c r="AE259">
@@ -12409,51 +12406,51 @@
       <c r="G263" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I263" t="s">
         <v>510</v>
       </c>
       <c r="J263" t="s">
         <v>734</v>
       </c>
       <c r="AE263">
         <v>1</v>
       </c>
       <c r="AF263">
         <v>21.0</v>
       </c>
       <c r="AI263" t="s">
         <v>710</v>
       </c>
       <c r="AJ263">
         <v>99273</v>
       </c>
       <c r="AK263">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="264" spans="1:37">
       <c r="D264" t="s">
         <v>735</v>
       </c>
       <c r="E264" t="s">
         <v>736</v>
       </c>
       <c r="F264" t="s">
         <v>737</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I264" t="s">
         <v>510</v>
       </c>
       <c r="AF264">
         <v>14.0</v>
       </c>
       <c r="AI264" t="s">
@@ -12477,50 +12474,53 @@
         <v>739</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H265" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I265" t="s">
         <v>510</v>
       </c>
       <c r="AE265">
         <v>1</v>
       </c>
       <c r="AF265">
         <v>21.5</v>
       </c>
       <c r="AG265">
         <v>21.0</v>
       </c>
       <c r="AI265" t="s">
         <v>710</v>
       </c>
       <c r="AJ265">
         <v>95979</v>
+      </c>
+      <c r="AK265">
+        <v>5</v>
       </c>
     </row>
     <row r="266" spans="1:37">
       <c r="D266" t="s">
         <v>388</v>
       </c>
       <c r="E266" t="s">
         <v>623</v>
       </c>
       <c r="F266" t="s">
         <v>740</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I266" t="s">
         <v>510</v>
       </c>
       <c r="J266" t="s">
         <v>410</v>
       </c>
       <c r="AE266">