--- v1 (2026-07-08)
+++ v2 (2026-09-08)
@@ -3690,89 +3690,89 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>113</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>21.0</v>
       </c>
       <c r="AI24" t="s">
         <v>114</v>
       </c>
       <c r="AJ24">
         <v>97284</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>115</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>118</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>21.0</v>
       </c>
       <c r="AI25" t="s">
         <v>114</v>
       </c>
       <c r="AJ25">
         <v>102660</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>119</v>
       </c>
       <c r="E26" t="s">
         <v>120</v>
       </c>
       <c r="F26" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
@@ -4686,89 +4686,89 @@
       <c r="H51" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>82</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.5</v>
       </c>
       <c r="AG51">
         <v>21.0</v>
       </c>
       <c r="AI51" t="s">
         <v>172</v>
       </c>
       <c r="AJ51">
         <v>94075</v>
       </c>
       <c r="AK51">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>190</v>
       </c>
       <c r="E52" t="s">
         <v>191</v>
       </c>
       <c r="F52" t="s">
         <v>192</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>193</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>21.5</v>
       </c>
       <c r="AI52" t="s">
         <v>172</v>
       </c>
       <c r="AJ52">
         <v>98701</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>194</v>
       </c>
       <c r="E53" t="s">
         <v>195</v>
       </c>
       <c r="F53" t="s">
         <v>196</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>82</v>
       </c>
       <c r="AE53">
@@ -5424,53 +5424,50 @@
       </c>
       <c r="G71" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I71" t="s">
         <v>255</v>
       </c>
       <c r="J71" t="s">
         <v>97</v>
       </c>
       <c r="AD71" t="s">
         <v>256</v>
       </c>
       <c r="AF71">
         <v>7.0</v>
       </c>
       <c r="AI71" t="s">
         <v>257</v>
       </c>
       <c r="AJ71">
         <v>101895</v>
       </c>
-      <c r="AK71">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>258</v>
       </c>
       <c r="E72" t="s">
         <v>259</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I72" t="s">
         <v>255</v>
       </c>
       <c r="J72" t="s">
         <v>45</v>
       </c>
       <c r="AD72" t="s">
         <v>260</v>
       </c>
       <c r="AE72">
         <v>1</v>
@@ -6689,89 +6686,89 @@
       <c r="H106" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I106" t="s">
         <v>353</v>
       </c>
       <c r="J106" t="s">
         <v>360</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>14.0</v>
       </c>
       <c r="AG106">
         <v>14.0</v>
       </c>
       <c r="AI106" t="s">
         <v>357</v>
       </c>
       <c r="AJ106">
         <v>102654</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>363</v>
       </c>
       <c r="E107" t="s">
         <v>79</v>
       </c>
       <c r="F107" t="s">
         <v>364</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I107" t="s">
         <v>353</v>
       </c>
       <c r="J107" t="s">
         <v>365</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>21.0</v>
       </c>
       <c r="AI107" t="s">
         <v>366</v>
       </c>
       <c r="AJ107">
         <v>96796</v>
       </c>
       <c r="AK107">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>367</v>
       </c>
       <c r="E108" t="s">
         <v>324</v>
       </c>
       <c r="F108" t="s">
         <v>368</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I108" t="s">
         <v>353</v>
       </c>
       <c r="J108" t="s">
         <v>360</v>
       </c>
       <c r="AE108">
@@ -7807,51 +7804,51 @@
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I137" t="s">
         <v>418</v>
       </c>
       <c r="J137" t="s">
         <v>451</v>
       </c>
       <c r="AF137">
         <v>14.0</v>
       </c>
       <c r="AG137">
         <v>14.0</v>
       </c>
       <c r="AI137" t="s">
         <v>447</v>
       </c>
       <c r="AJ137">
         <v>95259</v>
       </c>
       <c r="AK137">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>452</v>
       </c>
       <c r="E138" t="s">
         <v>352</v>
       </c>
       <c r="F138" t="s">
         <v>453</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I138" t="s">
         <v>418</v>
       </c>
       <c r="J138" t="s">
         <v>435</v>
       </c>
       <c r="AE138">
@@ -8352,53 +8349,50 @@
       </c>
       <c r="G152" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I152" t="s">
         <v>418</v>
       </c>
       <c r="J152" t="s">
         <v>441</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AF152">
         <v>21.0</v>
       </c>
       <c r="AI152" t="s">
         <v>473</v>
       </c>
       <c r="AJ152">
         <v>102525</v>
       </c>
-      <c r="AK152">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>484</v>
       </c>
       <c r="E153" t="s">
         <v>191</v>
       </c>
       <c r="F153" t="s">
         <v>485</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I153" t="s">
         <v>418</v>
       </c>
       <c r="J153" t="s">
         <v>229</v>
       </c>
       <c r="AE153">
         <v>1</v>
@@ -8642,51 +8636,51 @@
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I160" t="s">
         <v>418</v>
       </c>
       <c r="J160" t="s">
         <v>245</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>21.5</v>
       </c>
       <c r="AI160" t="s">
         <v>488</v>
       </c>
       <c r="AJ160">
         <v>94391</v>
       </c>
       <c r="AK160">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>500</v>
       </c>
       <c r="E161" t="s">
         <v>110</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I161" t="s">
         <v>418</v>
       </c>
       <c r="J161" t="s">
         <v>501</v>
       </c>
       <c r="AF161">
         <v>14.0</v>
       </c>
       <c r="AI161" t="s">
@@ -11308,51 +11302,51 @@
       <c r="F233" t="s">
         <v>671</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I233" t="s">
         <v>510</v>
       </c>
       <c r="J233" t="s">
         <v>441</v>
       </c>
       <c r="AF233">
         <v>14.0</v>
       </c>
       <c r="AI233" t="s">
         <v>604</v>
       </c>
       <c r="AJ233">
         <v>94966</v>
       </c>
       <c r="AK233">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>672</v>
       </c>
       <c r="E234" t="s">
         <v>123</v>
       </c>
       <c r="F234" t="s">
         <v>673</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I234" t="s">
         <v>510</v>
       </c>
       <c r="J234" t="s">
         <v>97</v>
       </c>
       <c r="AE234">
@@ -11606,51 +11600,51 @@
       <c r="G241" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I241" t="s">
         <v>510</v>
       </c>
       <c r="J241" t="s">
         <v>97</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>21.5</v>
       </c>
       <c r="AI241" t="s">
         <v>676</v>
       </c>
       <c r="AJ241">
         <v>98168</v>
       </c>
       <c r="AK241">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>687</v>
       </c>
       <c r="E242" t="s">
         <v>188</v>
       </c>
       <c r="F242" t="s">
         <v>688</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I242" t="s">
         <v>510</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AF242">
@@ -12628,51 +12622,51 @@
       <c r="G269" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H269" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I269" t="s">
         <v>510</v>
       </c>
       <c r="J269" t="s">
         <v>462</v>
       </c>
       <c r="AE269">
         <v>1</v>
       </c>
       <c r="AF269">
         <v>21.5</v>
       </c>
       <c r="AI269" t="s">
         <v>746</v>
       </c>
       <c r="AJ269">
         <v>95084</v>
       </c>
       <c r="AK269">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:37">
       <c r="D270" t="s">
         <v>749</v>
       </c>
       <c r="E270" t="s">
         <v>203</v>
       </c>
       <c r="F270" t="s">
         <v>750</v>
       </c>
       <c r="G270" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H270" s="6" t="s">
         <v>208</v>
       </c>
       <c r="I270" t="s">
         <v>510</v>
       </c>
       <c r="J270" t="s">
         <v>59</v>
       </c>
       <c r="AE270">