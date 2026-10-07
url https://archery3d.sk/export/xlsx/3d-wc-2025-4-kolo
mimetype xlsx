--- v2 (2026-08-26)
+++ v3 (2026-10-07)
@@ -2922,51 +2922,51 @@
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AD6" t="s">
         <v>45</v>
       </c>
       <c r="AE6">
         <v>2</v>
       </c>
       <c r="AF6">
         <v>21.0</v>
       </c>
       <c r="AG6">
         <v>21.0</v>
       </c>
       <c r="AI6" t="s">
         <v>31</v>
       </c>
       <c r="AJ6">
         <v>95978</v>
       </c>
       <c r="AK6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>49</v>
       </c>
       <c r="AD7" t="s">
@@ -3190,53 +3190,50 @@
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>79</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>14.0</v>
       </c>
       <c r="AI13" t="s">
         <v>80</v>
       </c>
       <c r="AJ13">
         <v>98583</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>82</v>
       </c>
       <c r="F14" t="s">
         <v>83</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>55</v>
       </c>
       <c r="AE14">
         <v>2</v>
@@ -3415,53 +3412,50 @@
       </c>
       <c r="H19" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>55</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>14.0</v>
       </c>
       <c r="AG19">
         <v>14.0</v>
       </c>
       <c r="AI19" t="s">
         <v>93</v>
       </c>
       <c r="AJ19">
         <v>100484</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>100</v>
       </c>
       <c r="E20" t="s">
         <v>101</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>14.0</v>
       </c>
       <c r="AG20">
         <v>14.0</v>
@@ -3670,124 +3664,124 @@
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>21.0</v>
       </c>
       <c r="AG26">
         <v>21.0</v>
       </c>
       <c r="AI26" t="s">
         <v>116</v>
       </c>
       <c r="AJ26">
         <v>94233</v>
       </c>
       <c r="AK26">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>123</v>
       </c>
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="F27" t="s">
         <v>125</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>105</v>
       </c>
       <c r="AF27">
         <v>14.0</v>
       </c>
       <c r="AG27">
         <v>14.0</v>
       </c>
       <c r="AI27" t="s">
         <v>116</v>
       </c>
       <c r="AJ27">
         <v>95287</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>126</v>
       </c>
       <c r="E28" t="s">
         <v>124</v>
       </c>
       <c r="F28" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>21.0</v>
       </c>
       <c r="AI28" t="s">
         <v>116</v>
       </c>
       <c r="AJ28">
         <v>99132</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>128</v>
       </c>
       <c r="E29" t="s">
         <v>129</v>
       </c>
       <c r="F29" t="s">
         <v>130</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>131</v>
       </c>
       <c r="AE29">
@@ -4103,51 +4097,51 @@
       <c r="F37" t="s">
         <v>155</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>105</v>
       </c>
       <c r="AF37">
         <v>14.0</v>
       </c>
       <c r="AI37" t="s">
         <v>116</v>
       </c>
       <c r="AJ37">
         <v>97693</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>156</v>
       </c>
       <c r="E38" t="s">
         <v>157</v>
       </c>
       <c r="F38" t="s">
         <v>158</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>159</v>
       </c>
       <c r="AF38">
@@ -4962,51 +4956,51 @@
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>224</v>
       </c>
       <c r="AE60">
         <v>2</v>
       </c>
       <c r="AF60">
         <v>28.0</v>
       </c>
       <c r="AI60" t="s">
         <v>206</v>
       </c>
       <c r="AJ60">
         <v>94922</v>
       </c>
       <c r="AK60">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>225</v>
       </c>
       <c r="E61" t="s">
         <v>226</v>
       </c>
       <c r="F61" t="s">
         <v>227</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>189</v>
       </c>
       <c r="AF61">
@@ -5361,50 +5355,53 @@
       </c>
       <c r="H71" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I71" t="s">
         <v>249</v>
       </c>
       <c r="J71" t="s">
         <v>86</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>21.0</v>
       </c>
       <c r="AG71">
         <v>21.0</v>
       </c>
       <c r="AI71" t="s">
         <v>253</v>
       </c>
       <c r="AJ71">
         <v>97369</v>
       </c>
+      <c r="AK71">
+        <v>3</v>
+      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>258</v>
       </c>
       <c r="E72" t="s">
         <v>259</v>
       </c>
       <c r="F72" t="s">
         <v>260</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I72" t="s">
         <v>249</v>
       </c>
       <c r="J72" t="s">
         <v>137</v>
       </c>
       <c r="AF72">
         <v>14.0</v>
@@ -5606,53 +5603,50 @@
       </c>
       <c r="I78" t="s">
         <v>272</v>
       </c>
       <c r="J78" t="s">
         <v>86</v>
       </c>
       <c r="AD78" t="s">
         <v>278</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>14.0</v>
       </c>
       <c r="AG78">
         <v>14.0</v>
       </c>
       <c r="AI78" t="s">
         <v>279</v>
       </c>
       <c r="AJ78">
         <v>98333</v>
       </c>
-      <c r="AK78">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>280</v>
       </c>
       <c r="E79" t="s">
         <v>281</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I79" t="s">
         <v>272</v>
       </c>
       <c r="J79" t="s">
         <v>282</v>
       </c>
       <c r="AD79" t="s">
         <v>283</v>
       </c>
       <c r="AE79">
         <v>1</v>
@@ -5879,51 +5873,51 @@
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I85" t="s">
         <v>272</v>
       </c>
       <c r="J85" t="s">
         <v>189</v>
       </c>
       <c r="AF85">
         <v>14.0</v>
       </c>
       <c r="AG85">
         <v>14.0</v>
       </c>
       <c r="AI85" t="s">
         <v>286</v>
       </c>
       <c r="AJ85">
         <v>97930</v>
       </c>
       <c r="AK85">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>301</v>
       </c>
       <c r="E86" t="s">
         <v>302</v>
       </c>
       <c r="F86" t="s">
         <v>303</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I86" t="s">
         <v>272</v>
       </c>
       <c r="J86" t="s">
         <v>304</v>
       </c>
       <c r="AF86">
@@ -6098,89 +6092,89 @@
       <c r="H91" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I91" t="s">
         <v>272</v>
       </c>
       <c r="J91" t="s">
         <v>310</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>21.0</v>
       </c>
       <c r="AG91">
         <v>21.0</v>
       </c>
       <c r="AI91" t="s">
         <v>314</v>
       </c>
       <c r="AJ91">
         <v>95471</v>
       </c>
       <c r="AK91">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>319</v>
       </c>
       <c r="E92" t="s">
         <v>151</v>
       </c>
       <c r="F92" t="s">
         <v>320</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I92" t="s">
         <v>272</v>
       </c>
       <c r="J92" t="s">
         <v>310</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>21.0</v>
       </c>
       <c r="AI92" t="s">
         <v>321</v>
       </c>
       <c r="AJ92">
         <v>95756</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>322</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
         <v>323</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I93" t="s">
         <v>272</v>
       </c>
       <c r="J93" t="s">
         <v>324</v>
       </c>
       <c r="AE93">
@@ -6311,51 +6305,51 @@
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" t="s">
         <v>336</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I97" t="s">
         <v>331</v>
       </c>
       <c r="AF97">
         <v>14.0</v>
       </c>
       <c r="AI97" t="s">
         <v>334</v>
       </c>
       <c r="AJ97">
         <v>97464</v>
       </c>
       <c r="AK97">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>337</v>
       </c>
       <c r="E98" t="s">
         <v>338</v>
       </c>
       <c r="F98" t="s">
         <v>339</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I98" t="s">
         <v>331</v>
       </c>
       <c r="J98" t="s">
         <v>340</v>
       </c>
       <c r="AF98">
@@ -6536,51 +6530,51 @@
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I103" t="s">
         <v>343</v>
       </c>
       <c r="J103" t="s">
         <v>189</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>21.0</v>
       </c>
       <c r="AI103" t="s">
         <v>349</v>
       </c>
       <c r="AJ103">
         <v>98699</v>
       </c>
       <c r="AK103">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>356</v>
       </c>
       <c r="E104" t="s">
         <v>151</v>
       </c>
       <c r="F104" t="s">
         <v>357</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I104" t="s">
         <v>343</v>
       </c>
       <c r="AF104">
         <v>14.0</v>
       </c>
       <c r="AI104" t="s">
@@ -7117,51 +7111,51 @@
       <c r="H119" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I119" t="s">
         <v>393</v>
       </c>
       <c r="J119" t="s">
         <v>189</v>
       </c>
       <c r="AE119">
         <v>3</v>
       </c>
       <c r="AF119">
         <v>28.0</v>
       </c>
       <c r="AG119">
         <v>28.0</v>
       </c>
       <c r="AI119" t="s">
         <v>403</v>
       </c>
       <c r="AJ119">
         <v>96016</v>
       </c>
       <c r="AK119">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>404</v>
       </c>
       <c r="E120" t="s">
         <v>405</v>
       </c>
       <c r="F120" t="s">
         <v>406</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I120" t="s">
         <v>393</v>
       </c>
       <c r="J120" t="s">
         <v>407</v>
       </c>
       <c r="AE120">
@@ -8010,51 +8004,51 @@
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I144" t="s">
         <v>393</v>
       </c>
       <c r="J144" t="s">
         <v>267</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>21.0</v>
       </c>
       <c r="AI144" t="s">
         <v>455</v>
       </c>
       <c r="AJ144">
         <v>94383</v>
       </c>
       <c r="AK144">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>466</v>
       </c>
       <c r="E145" t="s">
         <v>467</v>
       </c>
       <c r="F145" t="s">
         <v>468</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I145" t="s">
         <v>393</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
@@ -8495,51 +8489,51 @@
       <c r="I157" t="s">
         <v>475</v>
       </c>
       <c r="J157" t="s">
         <v>105</v>
       </c>
       <c r="AD157" t="s">
         <v>506</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>14.0</v>
       </c>
       <c r="AG157">
         <v>14.0</v>
       </c>
       <c r="AI157" t="s">
         <v>507</v>
       </c>
       <c r="AJ157">
         <v>96517</v>
       </c>
       <c r="AK157">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>508</v>
       </c>
       <c r="E158" t="s">
         <v>509</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H158" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I158" t="s">
         <v>475</v>
       </c>
       <c r="J158" t="s">
         <v>55</v>
       </c>
       <c r="AD158" t="s">
         <v>510</v>
       </c>
       <c r="AE158">
@@ -8767,51 +8761,51 @@
       <c r="H164" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I164" t="s">
         <v>475</v>
       </c>
       <c r="J164" t="s">
         <v>55</v>
       </c>
       <c r="AD164" t="s">
         <v>529</v>
       </c>
       <c r="AE164">
         <v>2</v>
       </c>
       <c r="AF164">
         <v>21.0</v>
       </c>
       <c r="AI164" t="s">
         <v>507</v>
       </c>
       <c r="AJ164">
         <v>95450</v>
       </c>
       <c r="AK164">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>530</v>
       </c>
       <c r="E165" t="s">
         <v>531</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I165" t="s">
         <v>475</v>
       </c>
       <c r="AD165" t="s">
         <v>532</v>
       </c>
       <c r="AF165">
         <v>7.0</v>
       </c>
       <c r="AI165" t="s">
@@ -9870,51 +9864,51 @@
       <c r="H195" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I195" t="s">
         <v>475</v>
       </c>
       <c r="J195" t="s">
         <v>86</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>21.0</v>
       </c>
       <c r="AG195">
         <v>21.0</v>
       </c>
       <c r="AI195" t="s">
         <v>576</v>
       </c>
       <c r="AJ195">
         <v>100955</v>
       </c>
       <c r="AK195">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>597</v>
       </c>
       <c r="E196" t="s">
         <v>598</v>
       </c>
       <c r="F196" t="s">
         <v>599</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I196" t="s">
         <v>475</v>
       </c>
       <c r="J196" t="s">
         <v>86</v>
       </c>
       <c r="AE196">
@@ -10034,51 +10028,51 @@
       <c r="H199" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I199" t="s">
         <v>475</v>
       </c>
       <c r="J199" t="s">
         <v>35</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>21.0</v>
       </c>
       <c r="AG199">
         <v>21.0</v>
       </c>
       <c r="AI199" t="s">
         <v>576</v>
       </c>
       <c r="AJ199">
         <v>94320</v>
       </c>
       <c r="AK199">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>606</v>
       </c>
       <c r="E200" t="s">
         <v>585</v>
       </c>
       <c r="F200" t="s">
         <v>607</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I200" t="s">
         <v>475</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
@@ -10560,51 +10554,51 @@
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I213" t="s">
         <v>475</v>
       </c>
       <c r="J213" t="s">
         <v>189</v>
       </c>
       <c r="AF213">
         <v>14.0</v>
       </c>
       <c r="AG213">
         <v>14.0</v>
       </c>
       <c r="AI213" t="s">
         <v>576</v>
       </c>
       <c r="AJ213">
         <v>97975</v>
       </c>
       <c r="AK213">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>635</v>
       </c>
       <c r="E214" t="s">
         <v>217</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I214" t="s">
         <v>475</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AF214">
         <v>21.0</v>
       </c>
       <c r="AG214">
@@ -11331,51 +11325,51 @@
       <c r="H234" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I234" t="s">
         <v>475</v>
       </c>
       <c r="J234" t="s">
         <v>79</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AF234">
         <v>21.0</v>
       </c>
       <c r="AG234">
         <v>21.0</v>
       </c>
       <c r="AI234" t="s">
         <v>651</v>
       </c>
       <c r="AJ234">
         <v>94088</v>
       </c>
       <c r="AK234">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>669</v>
       </c>
       <c r="E235" t="s">
         <v>661</v>
       </c>
       <c r="F235" t="s">
         <v>670</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I235" t="s">
         <v>475</v>
       </c>
       <c r="J235" t="s">
         <v>49</v>
       </c>
       <c r="AE235">