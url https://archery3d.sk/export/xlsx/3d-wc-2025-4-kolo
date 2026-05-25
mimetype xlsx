--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -3082,91 +3082,85 @@
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>55</v>
       </c>
       <c r="AD10" t="s">
         <v>65</v>
       </c>
       <c r="AE10">
         <v>4</v>
       </c>
       <c r="AF10">
         <v>35.0</v>
       </c>
       <c r="AI10" t="s">
         <v>57</v>
       </c>
       <c r="AJ10">
         <v>96346</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>67</v>
       </c>
       <c r="F11" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>55</v>
       </c>
       <c r="AD11" t="s">
         <v>69</v>
       </c>
       <c r="AF11">
         <v>7.0</v>
       </c>
       <c r="AI11" t="s">
         <v>57</v>
       </c>
       <c r="AJ11">
         <v>98240</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>73</v>
       </c>
       <c r="AD12" t="s">
         <v>74</v>
@@ -3545,51 +3539,51 @@
       <c r="H22" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>55</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>14.0</v>
       </c>
       <c r="AG22">
         <v>14.0</v>
       </c>
       <c r="AI22" t="s">
         <v>93</v>
       </c>
       <c r="AJ22">
         <v>94644</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>109</v>
       </c>
       <c r="E23" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>111</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
@@ -4042,51 +4036,51 @@
       <c r="H35" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>35</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>21.0</v>
       </c>
       <c r="AG35">
         <v>21.0</v>
       </c>
       <c r="AI35" t="s">
         <v>116</v>
       </c>
       <c r="AJ35">
         <v>100754</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>150</v>
       </c>
       <c r="E36" t="s">
         <v>151</v>
       </c>
       <c r="F36" t="s">
         <v>152</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>86</v>
       </c>
       <c r="AE36">
@@ -4445,51 +4439,51 @@
       <c r="G46" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>105</v>
       </c>
       <c r="AF46">
         <v>14.0</v>
       </c>
       <c r="AG46">
         <v>14.0</v>
       </c>
       <c r="AI46" t="s">
         <v>180</v>
       </c>
       <c r="AJ46">
         <v>95286</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>184</v>
       </c>
       <c r="E47" t="s">
         <v>182</v>
       </c>
       <c r="F47" t="s">
         <v>185</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>79</v>
       </c>
       <c r="AE47">
@@ -4644,51 +4638,51 @@
       <c r="H51" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>35</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.0</v>
       </c>
       <c r="AG51">
         <v>21.0</v>
       </c>
       <c r="AI51" t="s">
         <v>180</v>
       </c>
       <c r="AJ51">
         <v>99553</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>198</v>
       </c>
       <c r="E52" t="s">
         <v>95</v>
       </c>
       <c r="F52" t="s">
         <v>199</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>79</v>
       </c>
       <c r="AE52">
@@ -4720,51 +4714,51 @@
       <c r="G53" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>55</v>
       </c>
       <c r="AE53">
         <v>2</v>
       </c>
       <c r="AF53">
         <v>28.0</v>
       </c>
       <c r="AI53" t="s">
         <v>180</v>
       </c>
       <c r="AJ53">
         <v>95988</v>
       </c>
       <c r="AK53">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>203</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" t="s">
         <v>204</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>105</v>
       </c>
       <c r="AE54">
@@ -5256,50 +5250,53 @@
       </c>
       <c r="E68" t="s">
         <v>247</v>
       </c>
       <c r="F68" t="s">
         <v>248</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I68" t="s">
         <v>249</v>
       </c>
       <c r="AF68">
         <v>7.0</v>
       </c>
       <c r="AI68" t="s">
         <v>250</v>
       </c>
       <c r="AJ68">
         <v>97462</v>
       </c>
+      <c r="AK68">
+        <v>5</v>
+      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>251</v>
       </c>
       <c r="E69" t="s">
         <v>151</v>
       </c>
       <c r="F69" t="s">
         <v>252</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I69" t="s">
         <v>249</v>
       </c>
       <c r="J69" t="s">
         <v>35</v>
       </c>
       <c r="AE69">
         <v>1</v>
@@ -5818,51 +5815,51 @@
       <c r="H83" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I83" t="s">
         <v>272</v>
       </c>
       <c r="J83" t="s">
         <v>86</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>21.0</v>
       </c>
       <c r="AG83">
         <v>21.0</v>
       </c>
       <c r="AI83" t="s">
         <v>286</v>
       </c>
       <c r="AJ83">
         <v>96834</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>296</v>
       </c>
       <c r="E84" t="s">
         <v>297</v>
       </c>
       <c r="F84" t="s">
         <v>298</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I84" t="s">
         <v>272</v>
       </c>
       <c r="J84" t="s">
         <v>293</v>
       </c>
       <c r="AE84">
@@ -6192,51 +6189,51 @@
       <c r="H93" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I93" t="s">
         <v>272</v>
       </c>
       <c r="J93" t="s">
         <v>324</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>21.0</v>
       </c>
       <c r="AG93">
         <v>21.0</v>
       </c>
       <c r="AI93" t="s">
         <v>321</v>
       </c>
       <c r="AJ93">
         <v>97118</v>
       </c>
       <c r="AK93">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>325</v>
       </c>
       <c r="E94" t="s">
         <v>326</v>
       </c>
       <c r="F94" t="s">
         <v>327</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I94" t="s">
         <v>272</v>
       </c>
       <c r="J94" t="s">
         <v>328</v>
       </c>
       <c r="AE94">
@@ -7278,51 +7275,51 @@
       <c r="F123" t="s">
         <v>416</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I123" t="s">
         <v>393</v>
       </c>
       <c r="J123" t="s">
         <v>189</v>
       </c>
       <c r="AF123">
         <v>7.0</v>
       </c>
       <c r="AI123" t="s">
         <v>413</v>
       </c>
       <c r="AJ123">
         <v>94108</v>
       </c>
       <c r="AK123">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>417</v>
       </c>
       <c r="E124" t="s">
         <v>418</v>
       </c>
       <c r="F124" t="s">
         <v>419</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I124" t="s">
         <v>393</v>
       </c>
       <c r="J124" t="s">
         <v>420</v>
       </c>
       <c r="AE124">
@@ -7394,50 +7391,53 @@
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I126" t="s">
         <v>393</v>
       </c>
       <c r="J126" t="s">
         <v>407</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>21.0</v>
       </c>
       <c r="AI126" t="s">
         <v>421</v>
       </c>
       <c r="AJ126">
         <v>98091</v>
       </c>
+      <c r="AK126">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>427</v>
       </c>
       <c r="E127" t="s">
         <v>151</v>
       </c>
       <c r="F127" t="s">
         <v>428</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I127" t="s">
         <v>393</v>
       </c>
       <c r="J127" t="s">
         <v>86</v>
       </c>
       <c r="AE127">
         <v>1</v>
@@ -7646,51 +7646,51 @@
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I133" t="s">
         <v>393</v>
       </c>
       <c r="J133" t="s">
         <v>407</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>21.0</v>
       </c>
       <c r="AI133" t="s">
         <v>421</v>
       </c>
       <c r="AJ133">
         <v>99062</v>
       </c>
       <c r="AK133">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>440</v>
       </c>
       <c r="E134" t="s">
         <v>441</v>
       </c>
       <c r="F134" t="s">
         <v>442</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I134" t="s">
         <v>393</v>
       </c>
       <c r="J134" t="s">
         <v>210</v>
       </c>
       <c r="AE134">
@@ -9593,51 +9593,51 @@
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I187" t="s">
         <v>475</v>
       </c>
       <c r="J187" t="s">
         <v>55</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>21.0</v>
       </c>
       <c r="AI187" t="s">
         <v>576</v>
       </c>
       <c r="AJ187">
         <v>96771</v>
       </c>
       <c r="AK187">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>580</v>
       </c>
       <c r="E188" t="s">
         <v>226</v>
       </c>
       <c r="F188" t="s">
         <v>581</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I188" t="s">
         <v>475</v>
       </c>
       <c r="J188" t="s">
         <v>210</v>
       </c>
       <c r="AE188">
@@ -9710,51 +9710,51 @@
       <c r="H190" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I190" t="s">
         <v>475</v>
       </c>
       <c r="J190" t="s">
         <v>86</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>21.0</v>
       </c>
       <c r="AG190">
         <v>21.0</v>
       </c>
       <c r="AI190" t="s">
         <v>576</v>
       </c>
       <c r="AJ190">
         <v>97572</v>
       </c>
       <c r="AK190">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>587</v>
       </c>
       <c r="E191" t="s">
         <v>161</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I191" t="s">
         <v>475</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>21.0</v>
       </c>
       <c r="AI191" t="s">
@@ -10162,50 +10162,53 @@
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I202" t="s">
         <v>475</v>
       </c>
       <c r="J202" t="s">
         <v>562</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AF202">
         <v>21.0</v>
       </c>
       <c r="AI202" t="s">
         <v>576</v>
       </c>
       <c r="AJ202">
         <v>96895</v>
       </c>
+      <c r="AK202">
+        <v>5</v>
+      </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>612</v>
       </c>
       <c r="E203" t="s">
         <v>113</v>
       </c>
       <c r="F203" t="s">
         <v>613</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I203" t="s">
         <v>475</v>
       </c>
       <c r="J203" t="s">
         <v>86</v>
       </c>
       <c r="AE203">
         <v>1</v>
@@ -10321,51 +10324,51 @@
       <c r="H206" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I206" t="s">
         <v>475</v>
       </c>
       <c r="J206" t="s">
         <v>86</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>21.0</v>
       </c>
       <c r="AG206">
         <v>21.0</v>
       </c>
       <c r="AI206" t="s">
         <v>576</v>
       </c>
       <c r="AJ206">
         <v>98205</v>
       </c>
       <c r="AK206">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>620</v>
       </c>
       <c r="E207" t="s">
         <v>621</v>
       </c>
       <c r="F207" t="s">
         <v>622</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I207" t="s">
         <v>475</v>
       </c>
       <c r="J207" t="s">
         <v>189</v>
       </c>
       <c r="AF207">
@@ -10645,51 +10648,51 @@
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I215" t="s">
         <v>475</v>
       </c>
       <c r="J215" t="s">
         <v>49</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AF215">
         <v>21.0</v>
       </c>
       <c r="AI215" t="s">
         <v>576</v>
       </c>
       <c r="AJ215">
         <v>94405</v>
       </c>
       <c r="AK215">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>37</v>
       </c>
       <c r="E216" t="s">
         <v>617</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I216" t="s">
         <v>475</v>
       </c>
       <c r="J216" t="s">
         <v>637</v>
       </c>
       <c r="AF216">
         <v>14.0</v>
       </c>
       <c r="AG216">
@@ -11080,51 +11083,51 @@
       <c r="G227" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I227" t="s">
         <v>475</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AF227">
         <v>21.0</v>
       </c>
       <c r="AG227">
         <v>21.0</v>
       </c>
       <c r="AI227" t="s">
         <v>651</v>
       </c>
       <c r="AJ227">
         <v>94231</v>
       </c>
       <c r="AK227">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>657</v>
       </c>
       <c r="E228" t="s">
         <v>531</v>
       </c>
       <c r="F228" t="s">
         <v>658</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I228" t="s">
         <v>475</v>
       </c>
       <c r="J228" t="s">
         <v>79</v>
       </c>
       <c r="AE228">
@@ -11961,50 +11964,53 @@
         <v>704</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I250" t="s">
         <v>475</v>
       </c>
       <c r="AE250">
         <v>2</v>
       </c>
       <c r="AF250">
         <v>28.0</v>
       </c>
       <c r="AG250">
         <v>28.0</v>
       </c>
       <c r="AI250" t="s">
         <v>687</v>
       </c>
       <c r="AJ250">
         <v>96174</v>
+      </c>
+      <c r="AK250">
+        <v>5</v>
       </c>
     </row>
     <row r="251" spans="1:37">
       <c r="D251" t="s">
         <v>705</v>
       </c>
       <c r="E251" t="s">
         <v>219</v>
       </c>
       <c r="F251" t="s">
         <v>706</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I251" t="s">
         <v>475</v>
       </c>
       <c r="J251" t="s">
         <v>420</v>
       </c>
       <c r="AF251">