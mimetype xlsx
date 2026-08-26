--- v1 (2026-05-25)
+++ v2 (2026-08-26)
@@ -3269,53 +3269,50 @@
       </c>
       <c r="H15" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>86</v>
       </c>
       <c r="AE15">
         <v>2</v>
       </c>
       <c r="AF15">
         <v>21.0</v>
       </c>
       <c r="AG15">
         <v>21.0</v>
       </c>
       <c r="AI15" t="s">
         <v>80</v>
       </c>
       <c r="AJ15">
         <v>94643</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>87</v>
       </c>
       <c r="E16" t="s">
         <v>88</v>
       </c>
       <c r="F16" t="s">
         <v>89</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>55</v>
       </c>
       <c r="AE16">
         <v>1</v>
@@ -3348,88 +3345,82 @@
       </c>
       <c r="H17" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>86</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>14.0</v>
       </c>
       <c r="AG17">
         <v>14.0</v>
       </c>
       <c r="AI17" t="s">
         <v>93</v>
       </c>
       <c r="AJ17">
         <v>94796</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>94</v>
       </c>
       <c r="E18" t="s">
         <v>95</v>
       </c>
       <c r="F18" t="s">
         <v>96</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>14.0</v>
       </c>
       <c r="AI18" t="s">
         <v>93</v>
       </c>
       <c r="AJ18">
         <v>101234</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>97</v>
       </c>
       <c r="E19" t="s">
         <v>98</v>
       </c>
       <c r="F19" t="s">
         <v>99</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>55</v>
       </c>
       <c r="AE19">
         <v>1</v>
@@ -4480,89 +4471,89 @@
       <c r="H47" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>79</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>21.0</v>
       </c>
       <c r="AG47">
         <v>21.0</v>
       </c>
       <c r="AI47" t="s">
         <v>180</v>
       </c>
       <c r="AJ47">
         <v>94069</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>186</v>
       </c>
       <c r="E48" t="s">
         <v>187</v>
       </c>
       <c r="F48" t="s">
         <v>188</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>189</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>21.0</v>
       </c>
       <c r="AI48" t="s">
         <v>180</v>
       </c>
       <c r="AJ48">
         <v>98698</v>
       </c>
       <c r="AK48">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>190</v>
       </c>
       <c r="E49" t="s">
         <v>191</v>
       </c>
       <c r="F49" t="s">
         <v>192</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>79</v>
       </c>
       <c r="AE49">
@@ -5076,87 +5067,90 @@
       <c r="F63" t="s">
         <v>232</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>21.0</v>
       </c>
       <c r="AI63" t="s">
         <v>233</v>
       </c>
       <c r="AJ63">
         <v>95872</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>234</v>
       </c>
       <c r="E64" t="s">
         <v>194</v>
       </c>
       <c r="F64" t="s">
         <v>235</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>21.0</v>
       </c>
       <c r="AG64">
         <v>21.0</v>
       </c>
       <c r="AI64" t="s">
         <v>233</v>
       </c>
       <c r="AJ64">
         <v>96181</v>
       </c>
+      <c r="AK64">
+        <v>4</v>
+      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>236</v>
       </c>
       <c r="E65" t="s">
         <v>237</v>
       </c>
       <c r="F65" t="s">
         <v>238</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I65" t="s">
         <v>239</v>
       </c>
       <c r="J65" t="s">
         <v>55</v>
       </c>
       <c r="AE65">
         <v>1</v>
@@ -5250,53 +5244,50 @@
       </c>
       <c r="E68" t="s">
         <v>247</v>
       </c>
       <c r="F68" t="s">
         <v>248</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I68" t="s">
         <v>249</v>
       </c>
       <c r="AF68">
         <v>7.0</v>
       </c>
       <c r="AI68" t="s">
         <v>250</v>
       </c>
       <c r="AJ68">
         <v>97462</v>
       </c>
-      <c r="AK68">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>251</v>
       </c>
       <c r="E69" t="s">
         <v>151</v>
       </c>
       <c r="F69" t="s">
         <v>252</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I69" t="s">
         <v>249</v>
       </c>
       <c r="J69" t="s">
         <v>35</v>
       </c>
       <c r="AE69">
         <v>1</v>
@@ -5539,53 +5530,50 @@
       </c>
       <c r="H76" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I76" t="s">
         <v>249</v>
       </c>
       <c r="J76" t="s">
         <v>86</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>21.0</v>
       </c>
       <c r="AG76">
         <v>21.0</v>
       </c>
       <c r="AI76" t="s">
         <v>253</v>
       </c>
       <c r="AJ76">
         <v>96750</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>270</v>
       </c>
       <c r="E77" t="s">
         <v>271</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I77" t="s">
         <v>272</v>
       </c>
       <c r="J77" t="s">
         <v>273</v>
       </c>
       <c r="AD77" t="s">
         <v>274</v>
       </c>
       <c r="AE77">
         <v>1</v>
@@ -5993,51 +5981,51 @@
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I88" t="s">
         <v>272</v>
       </c>
       <c r="J88" t="s">
         <v>310</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>21.0</v>
       </c>
       <c r="AI88" t="s">
         <v>286</v>
       </c>
       <c r="AJ88">
         <v>95472</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>311</v>
       </c>
       <c r="E89" t="s">
         <v>312</v>
       </c>
       <c r="F89" t="s">
         <v>313</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I89" t="s">
         <v>272</v>
       </c>
       <c r="J89" t="s">
         <v>86</v>
       </c>
       <c r="AE89">
@@ -7090,53 +7078,50 @@
       </c>
       <c r="G118" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I118" t="s">
         <v>393</v>
       </c>
       <c r="J118" t="s">
         <v>189</v>
       </c>
       <c r="AD118" t="s">
         <v>398</v>
       </c>
       <c r="AF118">
         <v>7.0</v>
       </c>
       <c r="AI118" t="s">
         <v>399</v>
       </c>
       <c r="AJ118">
         <v>94698</v>
       </c>
-      <c r="AK118">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>400</v>
       </c>
       <c r="E119" t="s">
         <v>401</v>
       </c>
       <c r="F119" t="s">
         <v>402</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I119" t="s">
         <v>393</v>
       </c>
       <c r="J119" t="s">
         <v>189</v>
       </c>
       <c r="AE119">
         <v>3</v>
@@ -7316,51 +7301,51 @@
       <c r="H124" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I124" t="s">
         <v>393</v>
       </c>
       <c r="J124" t="s">
         <v>420</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>21.0</v>
       </c>
       <c r="AG124">
         <v>21.0</v>
       </c>
       <c r="AI124" t="s">
         <v>421</v>
       </c>
       <c r="AJ124">
         <v>95255</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>422</v>
       </c>
       <c r="E125" t="s">
         <v>291</v>
       </c>
       <c r="F125" t="s">
         <v>423</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I125" t="s">
         <v>393</v>
       </c>
       <c r="J125" t="s">
         <v>348</v>
       </c>
       <c r="AE125">
@@ -7716,87 +7701,84 @@
       <c r="F135" t="s">
         <v>446</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I135" t="s">
         <v>393</v>
       </c>
       <c r="J135" t="s">
         <v>49</v>
       </c>
       <c r="AF135">
         <v>14.0</v>
       </c>
       <c r="AI135" t="s">
         <v>443</v>
       </c>
       <c r="AJ135">
         <v>100194</v>
       </c>
       <c r="AK135">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>373</v>
       </c>
       <c r="E136" t="s">
         <v>447</v>
       </c>
       <c r="F136" t="s">
         <v>448</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I136" t="s">
         <v>393</v>
       </c>
       <c r="J136" t="s">
         <v>348</v>
       </c>
       <c r="AF136">
         <v>14.0</v>
       </c>
       <c r="AI136" t="s">
         <v>443</v>
       </c>
       <c r="AJ136">
         <v>98179</v>
       </c>
-      <c r="AK136">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>449</v>
       </c>
       <c r="E137" t="s">
         <v>450</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I137" t="s">
         <v>393</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>21.0</v>
       </c>
       <c r="AI137" t="s">
         <v>443</v>
@@ -8028,51 +8010,51 @@
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I144" t="s">
         <v>393</v>
       </c>
       <c r="J144" t="s">
         <v>267</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>21.0</v>
       </c>
       <c r="AI144" t="s">
         <v>455</v>
       </c>
       <c r="AJ144">
         <v>94383</v>
       </c>
       <c r="AK144">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>466</v>
       </c>
       <c r="E145" t="s">
         <v>467</v>
       </c>
       <c r="F145" t="s">
         <v>468</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I145" t="s">
         <v>393</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
@@ -10400,51 +10382,51 @@
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I208" t="s">
         <v>475</v>
       </c>
       <c r="J208" t="s">
         <v>625</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>21.0</v>
       </c>
       <c r="AI208" t="s">
         <v>576</v>
       </c>
       <c r="AJ208">
         <v>99754</v>
       </c>
       <c r="AK208">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>626</v>
       </c>
       <c r="E209" t="s">
         <v>118</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I209" t="s">
         <v>475</v>
       </c>
       <c r="AD209" t="s">
         <v>627</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AF209">
@@ -10896,51 +10878,51 @@
       <c r="F222" t="s">
         <v>645</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I222" t="s">
         <v>475</v>
       </c>
       <c r="J222" t="s">
         <v>348</v>
       </c>
       <c r="AF222">
         <v>14.0</v>
       </c>
       <c r="AI222" t="s">
         <v>576</v>
       </c>
       <c r="AJ222">
         <v>94968</v>
       </c>
       <c r="AK222">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>646</v>
       </c>
       <c r="E223" t="s">
         <v>161</v>
       </c>
       <c r="F223" t="s">
         <v>647</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I223" t="s">
         <v>475</v>
       </c>
       <c r="J223" t="s">
         <v>86</v>
       </c>
       <c r="AE223">
@@ -11463,51 +11445,51 @@
       <c r="H237" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I237" t="s">
         <v>475</v>
       </c>
       <c r="J237" t="s">
         <v>86</v>
       </c>
       <c r="AE237">
         <v>1</v>
       </c>
       <c r="AF237">
         <v>21.0</v>
       </c>
       <c r="AG237">
         <v>21.0</v>
       </c>
       <c r="AI237" t="s">
         <v>651</v>
       </c>
       <c r="AJ237">
         <v>95938</v>
       </c>
       <c r="AK237">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>677</v>
       </c>
       <c r="E238" t="s">
         <v>678</v>
       </c>
       <c r="F238" t="s">
         <v>679</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I238" t="s">
         <v>475</v>
       </c>
       <c r="AE238">
         <v>1</v>
       </c>
       <c r="AF238">
@@ -11615,51 +11597,51 @@
       <c r="H241" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I241" t="s">
         <v>475</v>
       </c>
       <c r="J241" t="s">
         <v>105</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>21.0</v>
       </c>
       <c r="AG241">
         <v>21.0</v>
       </c>
       <c r="AI241" t="s">
         <v>651</v>
       </c>
       <c r="AJ241">
         <v>100843</v>
       </c>
       <c r="AK241">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>685</v>
       </c>
       <c r="E242" t="s">
         <v>151</v>
       </c>
       <c r="F242" t="s">
         <v>686</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I242" t="s">
         <v>475</v>
       </c>
       <c r="J242" t="s">
         <v>86</v>
       </c>
       <c r="AE242">
@@ -11735,92 +11717,92 @@
       <c r="G244" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I244" t="s">
         <v>475</v>
       </c>
       <c r="AE244">
         <v>1</v>
       </c>
       <c r="AF244">
         <v>21.0</v>
       </c>
       <c r="AG244">
         <v>21.0</v>
       </c>
       <c r="AI244" t="s">
         <v>687</v>
       </c>
       <c r="AJ244">
         <v>98128</v>
       </c>
       <c r="AK244">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
         <v>693</v>
       </c>
       <c r="E245" t="s">
         <v>164</v>
       </c>
       <c r="F245" t="s">
         <v>694</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H245" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I245" t="s">
         <v>475</v>
       </c>
       <c r="J245" t="s">
         <v>144</v>
       </c>
       <c r="AE245">
         <v>1</v>
       </c>
       <c r="AF245">
         <v>21.0</v>
       </c>
       <c r="AG245">
         <v>21.0</v>
       </c>
       <c r="AI245" t="s">
         <v>687</v>
       </c>
       <c r="AJ245">
         <v>94562</v>
       </c>
       <c r="AK245">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="246" spans="1:37">
       <c r="D246" t="s">
         <v>695</v>
       </c>
       <c r="E246" t="s">
         <v>435</v>
       </c>
       <c r="F246" t="s">
         <v>696</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I246" t="s">
         <v>475</v>
       </c>
       <c r="AE246">
         <v>1</v>
       </c>
       <c r="AF246">
@@ -11966,51 +11948,51 @@
       <c r="G250" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I250" t="s">
         <v>475</v>
       </c>
       <c r="AE250">
         <v>2</v>
       </c>
       <c r="AF250">
         <v>28.0</v>
       </c>
       <c r="AG250">
         <v>28.0</v>
       </c>
       <c r="AI250" t="s">
         <v>687</v>
       </c>
       <c r="AJ250">
         <v>96174</v>
       </c>
       <c r="AK250">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="251" spans="1:37">
       <c r="D251" t="s">
         <v>705</v>
       </c>
       <c r="E251" t="s">
         <v>219</v>
       </c>
       <c r="F251" t="s">
         <v>706</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I251" t="s">
         <v>475</v>
       </c>
       <c r="J251" t="s">
         <v>420</v>
       </c>
       <c r="AF251">
@@ -12039,51 +12021,51 @@
       <c r="G252" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I252" t="s">
         <v>475</v>
       </c>
       <c r="J252" t="s">
         <v>709</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>21.0</v>
       </c>
       <c r="AI252" t="s">
         <v>687</v>
       </c>
       <c r="AJ252">
         <v>99272</v>
       </c>
       <c r="AK252">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>710</v>
       </c>
       <c r="E253" t="s">
         <v>113</v>
       </c>
       <c r="F253" t="s">
         <v>711</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I253" t="s">
         <v>475</v>
       </c>
       <c r="J253" t="s">
         <v>86</v>
       </c>
       <c r="AE253">
@@ -12148,50 +12130,53 @@
         <v>151</v>
       </c>
       <c r="F255" t="s">
         <v>716</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I255" t="s">
         <v>475</v>
       </c>
       <c r="AF255">
         <v>14.0</v>
       </c>
       <c r="AG255">
         <v>14.0</v>
       </c>
       <c r="AI255" t="s">
         <v>687</v>
       </c>
       <c r="AJ255">
         <v>95977</v>
+      </c>
+      <c r="AK255">
+        <v>5</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>717</v>
       </c>
       <c r="E256" t="s">
         <v>110</v>
       </c>
       <c r="F256" t="s">
         <v>718</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I256" t="s">
         <v>475</v>
       </c>
       <c r="J256" t="s">
         <v>55</v>
       </c>
       <c r="AE256">