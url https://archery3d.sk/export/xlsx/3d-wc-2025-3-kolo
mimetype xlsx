--- v0 (2026-05-25)
+++ v1 (2026-06-26)
@@ -2879,53 +2879,50 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>70</v>
       </c>
       <c r="AE12">
         <v>2</v>
       </c>
       <c r="AF12">
         <v>23.0</v>
       </c>
       <c r="AI12" t="s">
         <v>60</v>
       </c>
       <c r="AJ12">
         <v>94639</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>72</v>
       </c>
       <c r="F13" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="AF13">
         <v>7.0</v>
@@ -4725,53 +4722,50 @@
       </c>
       <c r="E62" t="s">
         <v>159</v>
       </c>
       <c r="F62" t="s">
         <v>224</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I62" t="s">
         <v>221</v>
       </c>
       <c r="AF62">
         <v>7.0</v>
       </c>
       <c r="AI62" t="s">
         <v>222</v>
       </c>
       <c r="AJ62">
         <v>97459</v>
       </c>
-      <c r="AK62">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>225</v>
       </c>
       <c r="E63" t="s">
         <v>133</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I63" t="s">
         <v>221</v>
       </c>
       <c r="AF63">
         <v>14.0</v>
       </c>
       <c r="AG63">
         <v>14.0</v>
       </c>
       <c r="AI63" t="s">
         <v>226</v>
@@ -5392,51 +5386,51 @@
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I80" t="s">
         <v>243</v>
       </c>
       <c r="J80" t="s">
         <v>277</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>22.0</v>
       </c>
       <c r="AI80" t="s">
         <v>252</v>
       </c>
       <c r="AJ80">
         <v>95941</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>278</v>
       </c>
       <c r="E81" t="s">
         <v>172</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I81" t="s">
         <v>243</v>
       </c>
       <c r="J81" t="s">
         <v>70</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
@@ -6425,53 +6419,50 @@
       </c>
       <c r="H108" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I108" t="s">
         <v>354</v>
       </c>
       <c r="J108" t="s">
         <v>80</v>
       </c>
       <c r="AD108" t="s">
         <v>355</v>
       </c>
       <c r="AF108">
         <v>7.0</v>
       </c>
       <c r="AG108">
         <v>7.0</v>
       </c>
       <c r="AI108" t="s">
         <v>356</v>
       </c>
       <c r="AJ108">
         <v>94696</v>
       </c>
-      <c r="AK108">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>357</v>
       </c>
       <c r="E109" t="s">
         <v>111</v>
       </c>
       <c r="F109" t="s">
         <v>358</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I109" t="s">
         <v>354</v>
       </c>
       <c r="J109" t="s">
         <v>80</v>
       </c>
       <c r="AE109">
         <v>3</v>
@@ -6783,51 +6774,51 @@
       <c r="H117" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I117" t="s">
         <v>354</v>
       </c>
       <c r="J117" t="s">
         <v>70</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>22.0</v>
       </c>
       <c r="AG117">
         <v>22.0</v>
       </c>
       <c r="AI117" t="s">
         <v>371</v>
       </c>
       <c r="AJ117">
         <v>94307</v>
       </c>
       <c r="AK117">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>381</v>
       </c>
       <c r="E118" t="s">
         <v>111</v>
       </c>
       <c r="F118" t="s">
         <v>382</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I118" t="s">
         <v>354</v>
       </c>
       <c r="J118" t="s">
         <v>320</v>
       </c>
       <c r="AE118">
@@ -10254,51 +10245,51 @@
       <c r="H210" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I210" t="s">
         <v>417</v>
       </c>
       <c r="J210" t="s">
         <v>101</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AF210">
         <v>22.0</v>
       </c>
       <c r="AG210">
         <v>22.0</v>
       </c>
       <c r="AI210" t="s">
         <v>604</v>
       </c>
       <c r="AJ210">
         <v>94554</v>
       </c>
       <c r="AK210">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>605</v>
       </c>
       <c r="E211" t="s">
         <v>606</v>
       </c>
       <c r="F211" t="s">
         <v>607</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I211" t="s">
         <v>417</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
@@ -10587,51 +10578,51 @@
       <c r="F219" t="s">
         <v>624</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H219" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I219" t="s">
         <v>417</v>
       </c>
       <c r="J219" t="s">
         <v>625</v>
       </c>
       <c r="AF219">
         <v>14.0</v>
       </c>
       <c r="AI219" t="s">
         <v>604</v>
       </c>
       <c r="AJ219">
         <v>99271</v>
       </c>
       <c r="AK219">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>626</v>
       </c>
       <c r="E220" t="s">
         <v>627</v>
       </c>
       <c r="F220" t="s">
         <v>628</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I220" t="s">
         <v>417</v>
       </c>
       <c r="AF220">
         <v>14.0</v>
       </c>
       <c r="AI220" t="s">
@@ -10655,50 +10646,53 @@
         <v>630</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I221" t="s">
         <v>417</v>
       </c>
       <c r="AE221">
         <v>1</v>
       </c>
       <c r="AF221">
         <v>22.0</v>
       </c>
       <c r="AG221">
         <v>22.0</v>
       </c>
       <c r="AI221" t="s">
         <v>604</v>
       </c>
       <c r="AJ221">
         <v>95975</v>
+      </c>
+      <c r="AK221">
+        <v>5</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
         <v>631</v>
       </c>
       <c r="E222" t="s">
         <v>632</v>
       </c>
       <c r="F222" t="s">
         <v>633</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H222" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I222" t="s">
         <v>417</v>
       </c>
       <c r="J222" t="s">
         <v>35</v>
       </c>
       <c r="AE222">