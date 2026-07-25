--- v1 (2026-06-26)
+++ v2 (2026-07-25)
@@ -3022,53 +3022,50 @@
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>70</v>
       </c>
       <c r="AF16">
         <v>7.0</v>
       </c>
       <c r="AI16" t="s">
         <v>84</v>
       </c>
       <c r="AJ16">
         <v>94789</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>85</v>
       </c>
       <c r="E17" t="s">
         <v>86</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>35</v>
       </c>
       <c r="AE17">
         <v>1</v>
@@ -4189,51 +4186,51 @@
       <c r="H47" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>80</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>22.0</v>
       </c>
       <c r="AG47">
         <v>22.0</v>
       </c>
       <c r="AI47" t="s">
         <v>167</v>
       </c>
       <c r="AJ47">
         <v>95160</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>179</v>
       </c>
       <c r="E48" t="s">
         <v>172</v>
       </c>
       <c r="F48" t="s">
         <v>180</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>66</v>
       </c>
       <c r="AE48">
@@ -5643,51 +5640,51 @@
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I87" t="s">
         <v>293</v>
       </c>
       <c r="J87" t="s">
         <v>41</v>
       </c>
       <c r="AF87">
         <v>14.0</v>
       </c>
       <c r="AG87">
         <v>14.0</v>
       </c>
       <c r="AI87" t="s">
         <v>298</v>
       </c>
       <c r="AJ87">
         <v>96103</v>
       </c>
       <c r="AK87">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>299</v>
       </c>
       <c r="E88" t="s">
         <v>191</v>
       </c>
       <c r="F88" t="s">
         <v>300</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I88" t="s">
         <v>293</v>
       </c>
       <c r="AF88">
         <v>14.0</v>
       </c>
       <c r="AI88" t="s">
@@ -6581,51 +6578,51 @@
       <c r="H112" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I112" t="s">
         <v>354</v>
       </c>
       <c r="J112" t="s">
         <v>370</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">
         <v>22.0</v>
       </c>
       <c r="AG112">
         <v>22.0</v>
       </c>
       <c r="AI112" t="s">
         <v>371</v>
       </c>
       <c r="AJ112">
         <v>95253</v>
       </c>
       <c r="AK112">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>372</v>
       </c>
       <c r="E113" t="s">
         <v>195</v>
       </c>
       <c r="F113" t="s">
         <v>373</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I113" t="s">
         <v>354</v>
       </c>
       <c r="J113" t="s">
         <v>290</v>
       </c>
       <c r="AE113">
@@ -7235,51 +7232,51 @@
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I130" t="s">
         <v>354</v>
       </c>
       <c r="J130" t="s">
         <v>234</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>22.0</v>
       </c>
       <c r="AI130" t="s">
         <v>403</v>
       </c>
       <c r="AJ130">
         <v>94375</v>
       </c>
       <c r="AK130">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>410</v>
       </c>
       <c r="E131" t="s">
         <v>411</v>
       </c>
       <c r="F131" t="s">
         <v>412</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I131" t="s">
         <v>354</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
@@ -8976,51 +8973,51 @@
       <c r="F177" t="s">
         <v>536</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I177" t="s">
         <v>417</v>
       </c>
       <c r="J177" t="s">
         <v>320</v>
       </c>
       <c r="AF177">
         <v>14.0</v>
       </c>
       <c r="AI177" t="s">
         <v>490</v>
       </c>
       <c r="AJ177">
         <v>98188</v>
       </c>
       <c r="AK177">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>537</v>
       </c>
       <c r="E178" t="s">
         <v>111</v>
       </c>
       <c r="F178" t="s">
         <v>538</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I178" t="s">
         <v>417</v>
       </c>
       <c r="J178" t="s">
         <v>70</v>
       </c>
       <c r="AE178">
@@ -9514,51 +9511,51 @@
       <c r="H191" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I191" t="s">
         <v>417</v>
       </c>
       <c r="J191" t="s">
         <v>193</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>22.0</v>
       </c>
       <c r="AG191">
         <v>22.0</v>
       </c>
       <c r="AI191" t="s">
         <v>561</v>
       </c>
       <c r="AJ191">
         <v>98066</v>
       </c>
       <c r="AK191">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>81</v>
       </c>
       <c r="E192" t="s">
         <v>44</v>
       </c>
       <c r="F192" t="s">
         <v>562</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I192" t="s">
         <v>417</v>
       </c>
       <c r="J192" t="s">
         <v>70</v>
       </c>
       <c r="AF192">
@@ -9707,51 +9704,51 @@
       <c r="F196" t="s">
         <v>571</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I196" t="s">
         <v>417</v>
       </c>
       <c r="J196" t="s">
         <v>484</v>
       </c>
       <c r="AF196">
         <v>14.0</v>
       </c>
       <c r="AI196" t="s">
         <v>561</v>
       </c>
       <c r="AJ196">
         <v>94330</v>
       </c>
       <c r="AK196">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>572</v>
       </c>
       <c r="E197" t="s">
         <v>573</v>
       </c>
       <c r="F197" t="s">
         <v>574</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I197" t="s">
         <v>417</v>
       </c>
       <c r="J197" t="s">
         <v>70</v>
       </c>
       <c r="AE197">
@@ -9815,51 +9812,51 @@
       <c r="G199" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I199" t="s">
         <v>417</v>
       </c>
       <c r="J199" t="s">
         <v>70</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>22.0</v>
       </c>
       <c r="AI199" t="s">
         <v>561</v>
       </c>
       <c r="AJ199">
         <v>95937</v>
       </c>
       <c r="AK199">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>580</v>
       </c>
       <c r="E200" t="s">
         <v>49</v>
       </c>
       <c r="F200" t="s">
         <v>581</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I200" t="s">
         <v>417</v>
       </c>
       <c r="J200" t="s">
         <v>154</v>
       </c>
       <c r="AE200">