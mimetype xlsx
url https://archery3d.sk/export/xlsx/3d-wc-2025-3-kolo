--- v2 (2026-07-25)
+++ v3 (2026-09-08)
@@ -4145,51 +4145,51 @@
       <c r="H46" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>66</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>22.0</v>
       </c>
       <c r="AG46">
         <v>22.0</v>
       </c>
       <c r="AI46" t="s">
         <v>167</v>
       </c>
       <c r="AJ46">
         <v>94336</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>158</v>
       </c>
       <c r="E47" t="s">
         <v>177</v>
       </c>
       <c r="F47" t="s">
         <v>178</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>80</v>
       </c>
       <c r="AE47">
@@ -4967,53 +4967,50 @@
       </c>
       <c r="H69" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I69" t="s">
         <v>243</v>
       </c>
       <c r="J69" t="s">
         <v>70</v>
       </c>
       <c r="AD69" t="s">
         <v>244</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>15.0</v>
       </c>
       <c r="AI69" t="s">
         <v>245</v>
       </c>
       <c r="AJ69">
         <v>94285</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>246</v>
       </c>
       <c r="E70" t="s">
         <v>78</v>
       </c>
       <c r="F70" t="s">
         <v>247</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I70" t="s">
         <v>243</v>
       </c>
       <c r="J70" t="s">
         <v>248</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -7232,51 +7229,51 @@
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I130" t="s">
         <v>354</v>
       </c>
       <c r="J130" t="s">
         <v>234</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>22.0</v>
       </c>
       <c r="AI130" t="s">
         <v>403</v>
       </c>
       <c r="AJ130">
         <v>94375</v>
       </c>
       <c r="AK130">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>410</v>
       </c>
       <c r="E131" t="s">
         <v>411</v>
       </c>
       <c r="F131" t="s">
         <v>412</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I131" t="s">
         <v>354</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">