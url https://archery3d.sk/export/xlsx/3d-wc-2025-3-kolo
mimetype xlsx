--- v3 (2026-09-08)
+++ v4 (2026-09-28)
@@ -2547,51 +2547,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="AD3" t="s">
         <v>29</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>23.0</v>
       </c>
       <c r="AG3">
         <v>23.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>95976</v>
       </c>
       <c r="AK3">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -3303,51 +3303,51 @@
       <c r="F24" t="s">
         <v>109</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
         <v>97</v>
       </c>
       <c r="AJ24">
         <v>99130</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>110</v>
       </c>
       <c r="E25" t="s">
         <v>111</v>
       </c>
       <c r="F25" t="s">
         <v>112</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
@@ -3417,51 +3417,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>22.0</v>
       </c>
       <c r="AG27">
         <v>22.0</v>
       </c>
       <c r="AI27" t="s">
         <v>97</v>
       </c>
       <c r="AJ27">
         <v>95826</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>120</v>
       </c>
       <c r="E28" t="s">
         <v>121</v>
       </c>
       <c r="F28" t="s">
         <v>122</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
@@ -4483,53 +4483,50 @@
       </c>
       <c r="F55" t="s">
         <v>203</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>22.0</v>
       </c>
       <c r="AI55" t="s">
         <v>185</v>
       </c>
       <c r="AJ55">
         <v>100300</v>
       </c>
-      <c r="AK55">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>204</v>
       </c>
       <c r="E56" t="s">
         <v>205</v>
       </c>
       <c r="F56" t="s">
         <v>206</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I56" t="s">
         <v>207</v>
       </c>
       <c r="J56" t="s">
         <v>35</v>
       </c>
       <c r="AE56">
         <v>1</v>
@@ -4687,53 +4684,50 @@
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I61" t="s">
         <v>221</v>
       </c>
       <c r="J61" t="s">
         <v>70</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>15.0</v>
       </c>
       <c r="AI61" t="s">
         <v>222</v>
       </c>
       <c r="AJ61">
         <v>94587</v>
       </c>
-      <c r="AK61">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>223</v>
       </c>
       <c r="E62" t="s">
         <v>159</v>
       </c>
       <c r="F62" t="s">
         <v>224</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I62" t="s">
         <v>221</v>
       </c>
       <c r="AF62">
         <v>7.0</v>
       </c>
       <c r="AI62" t="s">
         <v>222</v>
@@ -5272,51 +5266,51 @@
       <c r="H77" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I77" t="s">
         <v>243</v>
       </c>
       <c r="J77" t="s">
         <v>80</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>22.0</v>
       </c>
       <c r="AG77">
         <v>22.0</v>
       </c>
       <c r="AI77" t="s">
         <v>252</v>
       </c>
       <c r="AJ77">
         <v>97928</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>270</v>
       </c>
       <c r="E78" t="s">
         <v>152</v>
       </c>
       <c r="F78" t="s">
         <v>271</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I78" t="s">
         <v>243</v>
       </c>
       <c r="J78" t="s">
         <v>70</v>
       </c>
       <c r="AE78">
@@ -5491,51 +5485,51 @@
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I83" t="s">
         <v>243</v>
       </c>
       <c r="J83" t="s">
         <v>277</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>22.0</v>
       </c>
       <c r="AI83" t="s">
         <v>285</v>
       </c>
       <c r="AJ83">
         <v>95754</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>286</v>
       </c>
       <c r="E84" t="s">
         <v>191</v>
       </c>
       <c r="F84" t="s">
         <v>287</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I84" t="s">
         <v>243</v>
       </c>
       <c r="J84" t="s">
         <v>288</v>
       </c>
       <c r="AE84">
@@ -5669,51 +5663,51 @@
       <c r="E88" t="s">
         <v>191</v>
       </c>
       <c r="F88" t="s">
         <v>300</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I88" t="s">
         <v>293</v>
       </c>
       <c r="AF88">
         <v>14.0</v>
       </c>
       <c r="AI88" t="s">
         <v>298</v>
       </c>
       <c r="AJ88">
         <v>97461</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>301</v>
       </c>
       <c r="E89" t="s">
         <v>302</v>
       </c>
       <c r="F89" t="s">
         <v>303</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I89" t="s">
         <v>293</v>
       </c>
       <c r="J89" t="s">
         <v>304</v>
       </c>
       <c r="AF89">
@@ -5761,53 +5755,50 @@
         <v>298</v>
       </c>
       <c r="AJ90">
         <v>99033</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="F91" t="s">
         <v>307</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I91" t="s">
         <v>293</v>
       </c>
       <c r="AI91" t="s">
         <v>308</v>
       </c>
       <c r="AJ91">
         <v>101711</v>
       </c>
-      <c r="AK91">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>309</v>
       </c>
       <c r="E92" t="s">
         <v>65</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I92" t="s">
         <v>310</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>15.0</v>
       </c>
       <c r="AI92" t="s">
         <v>311</v>
@@ -6063,51 +6054,51 @@
       <c r="H99" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I99" t="s">
         <v>310</v>
       </c>
       <c r="J99" t="s">
         <v>80</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>22.0</v>
       </c>
       <c r="AG99">
         <v>22.0</v>
       </c>
       <c r="AI99" t="s">
         <v>317</v>
       </c>
       <c r="AJ99">
         <v>95159</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>329</v>
       </c>
       <c r="E100" t="s">
         <v>111</v>
       </c>
       <c r="F100" t="s">
         <v>330</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I100" t="s">
         <v>310</v>
       </c>
       <c r="J100" t="s">
         <v>154</v>
       </c>
       <c r="AE100">
@@ -6335,51 +6326,51 @@
       <c r="H106" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I106" t="s">
         <v>310</v>
       </c>
       <c r="J106" t="s">
         <v>66</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>22.0</v>
       </c>
       <c r="AG106">
         <v>22.0</v>
       </c>
       <c r="AI106" t="s">
         <v>347</v>
       </c>
       <c r="AJ106">
         <v>98666</v>
       </c>
       <c r="AK106">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>348</v>
       </c>
       <c r="E107" t="s">
         <v>349</v>
       </c>
       <c r="F107" t="s">
         <v>350</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I107" t="s">
         <v>310</v>
       </c>
       <c r="J107" t="s">
         <v>35</v>
       </c>
       <c r="AE107">
@@ -6493,51 +6484,51 @@
       <c r="H110" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I110" t="s">
         <v>354</v>
       </c>
       <c r="J110" t="s">
         <v>80</v>
       </c>
       <c r="AE110">
         <v>4</v>
       </c>
       <c r="AF110">
         <v>39.0</v>
       </c>
       <c r="AG110">
         <v>39.0</v>
       </c>
       <c r="AI110" t="s">
         <v>359</v>
       </c>
       <c r="AJ110">
         <v>95429</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>363</v>
       </c>
       <c r="E111" t="s">
         <v>364</v>
       </c>
       <c r="F111" t="s">
         <v>365</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I111" t="s">
         <v>354</v>
       </c>
       <c r="J111" t="s">
         <v>80</v>
       </c>
       <c r="AE111">
@@ -7229,51 +7220,51 @@
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I130" t="s">
         <v>354</v>
       </c>
       <c r="J130" t="s">
         <v>234</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>22.0</v>
       </c>
       <c r="AI130" t="s">
         <v>403</v>
       </c>
       <c r="AJ130">
         <v>94375</v>
       </c>
       <c r="AK130">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>410</v>
       </c>
       <c r="E131" t="s">
         <v>411</v>
       </c>
       <c r="F131" t="s">
         <v>412</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I131" t="s">
         <v>354</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
@@ -8377,92 +8368,92 @@
       <c r="H161" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I161" t="s">
         <v>417</v>
       </c>
       <c r="J161" t="s">
         <v>498</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>22.0</v>
       </c>
       <c r="AG161">
         <v>22.0</v>
       </c>
       <c r="AI161" t="s">
         <v>490</v>
       </c>
       <c r="AJ161">
         <v>96792</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>499</v>
       </c>
       <c r="E162" t="s">
         <v>349</v>
       </c>
       <c r="F162" t="s">
         <v>500</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I162" t="s">
         <v>417</v>
       </c>
       <c r="J162" t="s">
         <v>80</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>22.0</v>
       </c>
       <c r="AG162">
         <v>22.0</v>
       </c>
       <c r="AI162" t="s">
         <v>490</v>
       </c>
       <c r="AJ162">
         <v>97840</v>
       </c>
       <c r="AK162">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>501</v>
       </c>
       <c r="E163" t="s">
         <v>296</v>
       </c>
       <c r="F163" t="s">
         <v>502</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I163" t="s">
         <v>417</v>
       </c>
       <c r="J163" t="s">
         <v>80</v>
       </c>
       <c r="AE163">
@@ -9701,51 +9692,51 @@
       <c r="F196" t="s">
         <v>571</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I196" t="s">
         <v>417</v>
       </c>
       <c r="J196" t="s">
         <v>484</v>
       </c>
       <c r="AF196">
         <v>14.0</v>
       </c>
       <c r="AI196" t="s">
         <v>561</v>
       </c>
       <c r="AJ196">
         <v>94330</v>
       </c>
       <c r="AK196">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>572</v>
       </c>
       <c r="E197" t="s">
         <v>573</v>
       </c>
       <c r="F197" t="s">
         <v>574</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I197" t="s">
         <v>417</v>
       </c>
       <c r="J197" t="s">
         <v>70</v>
       </c>
       <c r="AE197">
@@ -10081,51 +10072,51 @@
       <c r="H206" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I206" t="s">
         <v>417</v>
       </c>
       <c r="J206" t="s">
         <v>66</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>22.0</v>
       </c>
       <c r="AG206">
         <v>22.0</v>
       </c>
       <c r="AI206" t="s">
         <v>561</v>
       </c>
       <c r="AJ206">
         <v>95729</v>
       </c>
       <c r="AK206">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>595</v>
       </c>
       <c r="E207" t="s">
         <v>82</v>
       </c>
       <c r="F207" t="s">
         <v>596</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I207" t="s">
         <v>417</v>
       </c>
       <c r="J207" t="s">
         <v>484</v>
       </c>
       <c r="AE207">