--- v4 (2026-09-28)
+++ v5 (2026-10-21)
@@ -5148,53 +5148,50 @@
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I74" t="s">
         <v>243</v>
       </c>
       <c r="J74" t="s">
         <v>262</v>
       </c>
       <c r="AF74">
         <v>14.0</v>
       </c>
       <c r="AG74">
         <v>14.0</v>
       </c>
       <c r="AI74" t="s">
         <v>252</v>
       </c>
       <c r="AJ74">
         <v>98368</v>
       </c>
-      <c r="AK74">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>263</v>
       </c>
       <c r="E75" t="s">
         <v>264</v>
       </c>
       <c r="F75" t="s">
         <v>265</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I75" t="s">
         <v>243</v>
       </c>
       <c r="J75" t="s">
         <v>256</v>
       </c>
       <c r="AE75">
         <v>1</v>
@@ -5447,51 +5444,51 @@
       <c r="H82" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I82" t="s">
         <v>243</v>
       </c>
       <c r="J82" t="s">
         <v>277</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>22.0</v>
       </c>
       <c r="AG82">
         <v>22.0</v>
       </c>
       <c r="AI82" t="s">
         <v>279</v>
       </c>
       <c r="AJ82">
         <v>95940</v>
       </c>
       <c r="AK82">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>283</v>
       </c>
       <c r="E83" t="s">
         <v>106</v>
       </c>
       <c r="F83" t="s">
         <v>284</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I83" t="s">
         <v>243</v>
       </c>
       <c r="J83" t="s">
         <v>277</v>
       </c>
       <c r="AE83">
@@ -5631,51 +5628,51 @@
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I87" t="s">
         <v>293</v>
       </c>
       <c r="J87" t="s">
         <v>41</v>
       </c>
       <c r="AF87">
         <v>14.0</v>
       </c>
       <c r="AG87">
         <v>14.0</v>
       </c>
       <c r="AI87" t="s">
         <v>298</v>
       </c>
       <c r="AJ87">
         <v>96103</v>
       </c>
       <c r="AK87">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>299</v>
       </c>
       <c r="E88" t="s">
         <v>191</v>
       </c>
       <c r="F88" t="s">
         <v>300</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I88" t="s">
         <v>293</v>
       </c>
       <c r="AF88">
         <v>14.0</v>
       </c>
       <c r="AI88" t="s">
@@ -6092,51 +6089,51 @@
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I100" t="s">
         <v>310</v>
       </c>
       <c r="J100" t="s">
         <v>154</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>22.0</v>
       </c>
       <c r="AI100" t="s">
         <v>317</v>
       </c>
       <c r="AJ100">
         <v>100316</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>331</v>
       </c>
       <c r="E101" t="s">
         <v>332</v>
       </c>
       <c r="F101" t="s">
         <v>333</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I101" t="s">
         <v>310</v>
       </c>
       <c r="J101" t="s">
         <v>290</v>
       </c>
       <c r="AE101">
@@ -7796,51 +7793,51 @@
       <c r="H145" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I145" t="s">
         <v>417</v>
       </c>
       <c r="J145" t="s">
         <v>35</v>
       </c>
       <c r="AD145" t="s">
         <v>463</v>
       </c>
       <c r="AE145">
         <v>2</v>
       </c>
       <c r="AF145">
         <v>23.0</v>
       </c>
       <c r="AI145" t="s">
         <v>449</v>
       </c>
       <c r="AJ145">
         <v>95447</v>
       </c>
       <c r="AK145">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>464</v>
       </c>
       <c r="E146" t="s">
         <v>465</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I146" t="s">
         <v>417</v>
       </c>
       <c r="J146" t="s">
         <v>466</v>
       </c>
       <c r="AE146">
         <v>3</v>
       </c>
       <c r="AF146">