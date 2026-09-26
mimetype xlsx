--- v3 (2026-09-05)
+++ v4 (2026-09-26)
@@ -2884,51 +2884,51 @@
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AD5" t="s">
         <v>40</v>
       </c>
       <c r="AF5">
         <v>7.0</v>
       </c>
       <c r="AG5">
         <v>7.0</v>
       </c>
       <c r="AI5" t="s">
         <v>31</v>
       </c>
       <c r="AJ5">
         <v>95974</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>35</v>
       </c>
       <c r="AD6" t="s">
@@ -3508,53 +3508,50 @@
       </c>
       <c r="G22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>49</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>15.0</v>
       </c>
       <c r="AI22" t="s">
         <v>99</v>
       </c>
       <c r="AJ22">
         <v>97849</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>82</v>
       </c>
       <c r="AF23">
         <v>7.0</v>
@@ -3681,51 +3678,51 @@
       <c r="F27" t="s">
         <v>119</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>22.0</v>
       </c>
       <c r="AI27" t="s">
         <v>121</v>
       </c>
       <c r="AJ27">
         <v>97810</v>
       </c>
       <c r="AK27">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>122</v>
       </c>
       <c r="E28" t="s">
         <v>94</v>
       </c>
       <c r="F28" t="s">
         <v>123</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>124</v>
       </c>
       <c r="AE28">
@@ -3959,51 +3956,51 @@
       <c r="F34" t="s">
         <v>141</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>22.0</v>
       </c>
       <c r="AI34" t="s">
         <v>121</v>
       </c>
       <c r="AJ34">
         <v>95823</v>
       </c>
       <c r="AK34">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>142</v>
       </c>
       <c r="E35" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>22.0</v>
       </c>
       <c r="AI35" t="s">
@@ -4213,51 +4210,51 @@
       <c r="F41" t="s">
         <v>159</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>113</v>
       </c>
       <c r="AF41">
         <v>14.0</v>
       </c>
       <c r="AI41" t="s">
         <v>121</v>
       </c>
       <c r="AJ41">
         <v>97686</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>160</v>
       </c>
       <c r="E42" t="s">
         <v>161</v>
       </c>
       <c r="F42" t="s">
         <v>162</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
@@ -4508,51 +4505,51 @@
       <c r="H49" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>124</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>22.0</v>
       </c>
       <c r="AG49">
         <v>22.0</v>
       </c>
       <c r="AI49" t="s">
         <v>178</v>
       </c>
       <c r="AJ49">
         <v>95518</v>
       </c>
       <c r="AK49">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>181</v>
       </c>
       <c r="E50" t="s">
         <v>182</v>
       </c>
       <c r="F50" t="s">
         <v>183</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>89</v>
       </c>
       <c r="AE50">
@@ -4890,53 +4887,50 @@
       </c>
       <c r="F59" t="s">
         <v>209</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>22.0</v>
       </c>
       <c r="AI59" t="s">
         <v>204</v>
       </c>
       <c r="AJ59">
         <v>99164</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>210</v>
       </c>
       <c r="E60" t="s">
         <v>211</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>212</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>22.0</v>
@@ -5174,51 +5168,51 @@
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I67" t="s">
         <v>28</v>
       </c>
       <c r="J67" t="s">
         <v>231</v>
       </c>
       <c r="AE67">
         <v>2</v>
       </c>
       <c r="AF67">
         <v>30.0</v>
       </c>
       <c r="AI67" t="s">
         <v>204</v>
       </c>
       <c r="AJ67">
         <v>95711</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>93</v>
       </c>
       <c r="E68" t="s">
         <v>232</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I68" t="s">
         <v>28</v>
       </c>
       <c r="J68" t="s">
         <v>49</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
@@ -5381,92 +5375,92 @@
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I73" t="s">
         <v>246</v>
       </c>
       <c r="J73" t="s">
         <v>127</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>22.0</v>
       </c>
       <c r="AI73" t="s">
         <v>250</v>
       </c>
       <c r="AJ73">
         <v>95510</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>251</v>
       </c>
       <c r="E74" t="s">
         <v>252</v>
       </c>
       <c r="F74" t="s">
         <v>253</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I74" t="s">
         <v>246</v>
       </c>
       <c r="J74" t="s">
         <v>138</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>22.0</v>
       </c>
       <c r="AG74">
         <v>22.0</v>
       </c>
       <c r="AI74" t="s">
         <v>250</v>
       </c>
       <c r="AJ74">
         <v>97593</v>
       </c>
       <c r="AK74">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>254</v>
       </c>
       <c r="E75" t="s">
         <v>130</v>
       </c>
       <c r="F75" t="s">
         <v>255</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I75" t="s">
         <v>246</v>
       </c>
       <c r="AF75">
         <v>14.0</v>
       </c>
       <c r="AI75" t="s">
@@ -6044,51 +6038,51 @@
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I91" t="s">
         <v>267</v>
       </c>
       <c r="J91" t="s">
         <v>86</v>
       </c>
       <c r="AF91">
         <v>14.0</v>
       </c>
       <c r="AG91">
         <v>14.0</v>
       </c>
       <c r="AI91" t="s">
         <v>277</v>
       </c>
       <c r="AJ91">
         <v>97929</v>
       </c>
       <c r="AK91">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>306</v>
       </c>
       <c r="E92" t="s">
         <v>307</v>
       </c>
       <c r="F92" t="s">
         <v>308</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I92" t="s">
         <v>267</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
@@ -6301,51 +6295,51 @@
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I98" t="s">
         <v>267</v>
       </c>
       <c r="J98" t="s">
         <v>315</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>22.0</v>
       </c>
       <c r="AI98" t="s">
         <v>321</v>
       </c>
       <c r="AJ98">
         <v>95994</v>
       </c>
       <c r="AK98">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>328</v>
       </c>
       <c r="E99" t="s">
         <v>46</v>
       </c>
       <c r="F99" t="s">
         <v>329</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I99" t="s">
         <v>330</v>
       </c>
       <c r="J99" t="s">
         <v>49</v>
       </c>
       <c r="AE99">
@@ -6406,75 +6400,72 @@
       <c r="E101" t="s">
         <v>223</v>
       </c>
       <c r="F101" t="s">
         <v>338</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I101" t="s">
         <v>330</v>
       </c>
       <c r="AF101">
         <v>14.0</v>
       </c>
       <c r="AI101" t="s">
         <v>336</v>
       </c>
       <c r="AJ101">
         <v>97453</v>
       </c>
       <c r="AK101">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="F102" t="s">
         <v>339</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I102" t="s">
         <v>330</v>
       </c>
       <c r="AI102" t="s">
         <v>340</v>
       </c>
       <c r="AJ102">
         <v>101710</v>
       </c>
-      <c r="AK102">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>341</v>
       </c>
       <c r="E103" t="s">
         <v>88</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I103" t="s">
         <v>342</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>15.0</v>
       </c>
       <c r="AI103" t="s">
         <v>343</v>
@@ -6697,51 +6688,51 @@
       <c r="H110" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I110" t="s">
         <v>342</v>
       </c>
       <c r="J110" t="s">
         <v>86</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>22.0</v>
       </c>
       <c r="AG110">
         <v>22.0</v>
       </c>
       <c r="AI110" t="s">
         <v>349</v>
       </c>
       <c r="AJ110">
         <v>95162</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>357</v>
       </c>
       <c r="E111" t="s">
         <v>145</v>
       </c>
       <c r="F111" t="s">
         <v>358</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I111" t="s">
         <v>342</v>
       </c>
       <c r="J111" t="s">
         <v>359</v>
       </c>
       <c r="AE111">
@@ -6907,51 +6898,51 @@
       <c r="H116" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I116" t="s">
         <v>342</v>
       </c>
       <c r="J116" t="s">
         <v>89</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>22.0</v>
       </c>
       <c r="AG116">
         <v>22.0</v>
       </c>
       <c r="AI116" t="s">
         <v>370</v>
       </c>
       <c r="AJ116">
         <v>99341</v>
       </c>
       <c r="AK116">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>371</v>
       </c>
       <c r="E117" t="s">
         <v>372</v>
       </c>
       <c r="F117" t="s">
         <v>373</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I117" t="s">
         <v>342</v>
       </c>
       <c r="J117" t="s">
         <v>138</v>
       </c>
       <c r="AF117">
@@ -7094,51 +7085,51 @@
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I121" t="s">
         <v>380</v>
       </c>
       <c r="J121" t="s">
         <v>86</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>15.0</v>
       </c>
       <c r="AI121" t="s">
         <v>391</v>
       </c>
       <c r="AJ121">
         <v>96015</v>
       </c>
       <c r="AK121">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>392</v>
       </c>
       <c r="E122" t="s">
         <v>161</v>
       </c>
       <c r="F122" t="s">
         <v>393</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I122" t="s">
         <v>380</v>
       </c>
       <c r="J122" t="s">
         <v>86</v>
       </c>
       <c r="AE122">
@@ -8241,51 +8232,51 @@
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I153" t="s">
         <v>380</v>
       </c>
       <c r="J153" t="s">
         <v>259</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>22.0</v>
       </c>
       <c r="AI153" t="s">
         <v>454</v>
       </c>
       <c r="AJ153">
         <v>95706</v>
       </c>
       <c r="AK153">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>468</v>
       </c>
       <c r="E154" t="s">
         <v>136</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I154" t="s">
         <v>380</v>
       </c>
       <c r="J154" t="s">
         <v>469</v>
       </c>
       <c r="AF154">
         <v>14.0</v>
       </c>
       <c r="AI154" t="s">
@@ -9648,51 +9639,51 @@
       <c r="H192" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I192" t="s">
         <v>473</v>
       </c>
       <c r="J192" t="s">
         <v>578</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>22.0</v>
       </c>
       <c r="AG192">
         <v>22.0</v>
       </c>
       <c r="AI192" t="s">
         <v>570</v>
       </c>
       <c r="AJ192">
         <v>96791</v>
       </c>
       <c r="AK192">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>579</v>
       </c>
       <c r="E193" t="s">
         <v>161</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I193" t="s">
         <v>473</v>
       </c>
       <c r="AF193">
         <v>14.0</v>
       </c>
       <c r="AI193" t="s">
         <v>570</v>
       </c>
       <c r="AJ193">
@@ -9963,51 +9954,51 @@
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I201" t="s">
         <v>473</v>
       </c>
       <c r="J201" t="s">
         <v>86</v>
       </c>
       <c r="AF201">
         <v>14.0</v>
       </c>
       <c r="AG201">
         <v>14.0</v>
       </c>
       <c r="AI201" t="s">
         <v>570</v>
       </c>
       <c r="AJ201">
         <v>98136</v>
       </c>
       <c r="AK201">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>594</v>
       </c>
       <c r="E202" t="s">
         <v>333</v>
       </c>
       <c r="F202" t="s">
         <v>595</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I202" t="s">
         <v>473</v>
       </c>
       <c r="J202" t="s">
         <v>86</v>
       </c>
       <c r="AF202">
@@ -10042,51 +10033,51 @@
       <c r="H203" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I203" t="s">
         <v>473</v>
       </c>
       <c r="J203" t="s">
         <v>29</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AF203">
         <v>22.0</v>
       </c>
       <c r="AG203">
         <v>22.0</v>
       </c>
       <c r="AI203" t="s">
         <v>570</v>
       </c>
       <c r="AJ203">
         <v>99162</v>
       </c>
       <c r="AK203">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>394</v>
       </c>
       <c r="E204" t="s">
         <v>118</v>
       </c>
       <c r="F204" t="s">
         <v>599</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I204" t="s">
         <v>473</v>
       </c>
       <c r="J204" t="s">
         <v>86</v>
       </c>
       <c r="AF204">
@@ -10976,92 +10967,92 @@
       <c r="F229" t="s">
         <v>648</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I229" t="s">
         <v>473</v>
       </c>
       <c r="J229" t="s">
         <v>552</v>
       </c>
       <c r="AF229">
         <v>14.0</v>
       </c>
       <c r="AI229" t="s">
         <v>635</v>
       </c>
       <c r="AJ229">
         <v>95058</v>
       </c>
       <c r="AK229">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>649</v>
       </c>
       <c r="E230" t="s">
         <v>650</v>
       </c>
       <c r="F230" t="s">
         <v>651</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I230" t="s">
         <v>473</v>
       </c>
       <c r="J230" t="s">
         <v>89</v>
       </c>
       <c r="AE230">
         <v>1</v>
       </c>
       <c r="AF230">
         <v>22.0</v>
       </c>
       <c r="AG230">
         <v>22.0</v>
       </c>
       <c r="AI230" t="s">
         <v>635</v>
       </c>
       <c r="AJ230">
         <v>99161</v>
       </c>
       <c r="AK230">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
         <v>652</v>
       </c>
       <c r="E231" t="s">
         <v>653</v>
       </c>
       <c r="F231" t="s">
         <v>654</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I231" t="s">
         <v>473</v>
       </c>
       <c r="AE231">
         <v>1</v>
       </c>
       <c r="AF231">