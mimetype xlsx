--- v4 (2026-09-26)
+++ v5 (2026-10-20)
@@ -5375,51 +5375,51 @@
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I73" t="s">
         <v>246</v>
       </c>
       <c r="J73" t="s">
         <v>127</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>22.0</v>
       </c>
       <c r="AI73" t="s">
         <v>250</v>
       </c>
       <c r="AJ73">
         <v>95510</v>
       </c>
       <c r="AK73">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>251</v>
       </c>
       <c r="E74" t="s">
         <v>252</v>
       </c>
       <c r="F74" t="s">
         <v>253</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I74" t="s">
         <v>246</v>
       </c>
       <c r="J74" t="s">
         <v>138</v>
       </c>
       <c r="AE74">
@@ -5673,51 +5673,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I81" t="s">
         <v>267</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>22.0</v>
       </c>
       <c r="AG81">
         <v>22.0</v>
       </c>
       <c r="AI81" t="s">
         <v>277</v>
       </c>
       <c r="AJ81">
         <v>97307</v>
       </c>
       <c r="AK81">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>280</v>
       </c>
       <c r="E82" t="s">
         <v>172</v>
       </c>
       <c r="F82" t="s">
         <v>281</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I82" t="s">
         <v>267</v>
       </c>
       <c r="J82" t="s">
         <v>82</v>
       </c>
       <c r="AE82">
@@ -5859,53 +5859,50 @@
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I86" t="s">
         <v>267</v>
       </c>
       <c r="J86" t="s">
         <v>294</v>
       </c>
       <c r="AF86">
         <v>14.0</v>
       </c>
       <c r="AG86">
         <v>14.0</v>
       </c>
       <c r="AI86" t="s">
         <v>277</v>
       </c>
       <c r="AJ86">
         <v>95569</v>
       </c>
-      <c r="AK86">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>295</v>
       </c>
       <c r="E87" t="s">
         <v>136</v>
       </c>
       <c r="F87" t="s">
         <v>296</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I87" t="s">
         <v>267</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>22.0</v>
@@ -5927,51 +5924,51 @@
       <c r="F88" t="s">
         <v>298</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I88" t="s">
         <v>267</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>22.0</v>
       </c>
       <c r="AI88" t="s">
         <v>277</v>
       </c>
       <c r="AJ88">
         <v>99168</v>
       </c>
       <c r="AK88">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>299</v>
       </c>
       <c r="E89" t="s">
         <v>300</v>
       </c>
       <c r="F89" t="s">
         <v>301</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I89" t="s">
         <v>267</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
@@ -6146,51 +6143,51 @@
       <c r="H94" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I94" t="s">
         <v>267</v>
       </c>
       <c r="J94" t="s">
         <v>315</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>22.0</v>
       </c>
       <c r="AG94">
         <v>22.0</v>
       </c>
       <c r="AI94" t="s">
         <v>316</v>
       </c>
       <c r="AJ94">
         <v>96011</v>
       </c>
       <c r="AK94">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>317</v>
       </c>
       <c r="E95" t="s">
         <v>318</v>
       </c>
       <c r="F95" t="s">
         <v>319</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I95" t="s">
         <v>267</v>
       </c>
       <c r="J95" t="s">
         <v>320</v>
       </c>
       <c r="AE95">
@@ -6368,51 +6365,51 @@
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I100" t="s">
         <v>330</v>
       </c>
       <c r="J100" t="s">
         <v>335</v>
       </c>
       <c r="AF100">
         <v>14.0</v>
       </c>
       <c r="AG100">
         <v>14.0</v>
       </c>
       <c r="AI100" t="s">
         <v>336</v>
       </c>
       <c r="AJ100">
         <v>96101</v>
       </c>
       <c r="AK100">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>337</v>
       </c>
       <c r="E101" t="s">
         <v>223</v>
       </c>
       <c r="F101" t="s">
         <v>338</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I101" t="s">
         <v>330</v>
       </c>
       <c r="AF101">
         <v>14.0</v>
       </c>
       <c r="AI101" t="s">
@@ -6519,51 +6516,51 @@
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I105" t="s">
         <v>342</v>
       </c>
       <c r="J105" t="s">
         <v>35</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
         <v>22.0</v>
       </c>
       <c r="AI105" t="s">
         <v>349</v>
       </c>
       <c r="AJ105">
         <v>98837</v>
       </c>
       <c r="AK105">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>350</v>
       </c>
       <c r="E106" t="s">
         <v>234</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I106" t="s">
         <v>342</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>22.0</v>
       </c>
       <c r="AI106" t="s">
@@ -8851,51 +8848,51 @@
       <c r="H170" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I170" t="s">
         <v>473</v>
       </c>
       <c r="J170" t="s">
         <v>49</v>
       </c>
       <c r="AD170" t="s">
         <v>524</v>
       </c>
       <c r="AE170">
         <v>2</v>
       </c>
       <c r="AF170">
         <v>23.0</v>
       </c>
       <c r="AI170" t="s">
         <v>507</v>
       </c>
       <c r="AJ170">
         <v>95438</v>
       </c>
       <c r="AK170">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>525</v>
       </c>
       <c r="E171" t="s">
         <v>526</v>
       </c>
       <c r="F171" t="s">
         <v>527</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H171" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I171" t="s">
         <v>473</v>
       </c>
       <c r="J171" t="s">
         <v>35</v>
       </c>
       <c r="AD171" t="s">
@@ -11907,51 +11904,51 @@
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I255" t="s">
         <v>473</v>
       </c>
       <c r="J255" t="s">
         <v>704</v>
       </c>
       <c r="AF255">
         <v>14.0</v>
       </c>
       <c r="AG255">
         <v>14.0</v>
       </c>
       <c r="AI255" t="s">
         <v>677</v>
       </c>
       <c r="AJ255">
         <v>94925</v>
       </c>
       <c r="AK255">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>705</v>
       </c>
       <c r="E256" t="s">
         <v>706</v>
       </c>
       <c r="F256" t="s">
         <v>707</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I256" t="s">
         <v>473</v>
       </c>
       <c r="AF256">
         <v>14.0</v>
       </c>
       <c r="AI256" t="s">