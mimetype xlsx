--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -3044,91 +3044,85 @@
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>49</v>
       </c>
       <c r="AD9" t="s">
         <v>60</v>
       </c>
       <c r="AE9">
         <v>4</v>
       </c>
       <c r="AF9">
         <v>39.0</v>
       </c>
       <c r="AI9" t="s">
         <v>51</v>
       </c>
       <c r="AJ9">
         <v>96341</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
         <v>63</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>49</v>
       </c>
       <c r="AD10" t="s">
         <v>64</v>
       </c>
       <c r="AF10">
         <v>7.0</v>
       </c>
       <c r="AI10" t="s">
         <v>51</v>
       </c>
       <c r="AJ10">
         <v>98238</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>67</v>
       </c>
       <c r="AD11" t="s">
         <v>68</v>
       </c>
       <c r="AE11">
         <v>2</v>
@@ -3451,51 +3445,51 @@
       <c r="G20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>49</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>15.0</v>
       </c>
       <c r="AI20" t="s">
         <v>99</v>
       </c>
       <c r="AJ20">
         <v>95233</v>
       </c>
       <c r="AK20">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>100</v>
       </c>
       <c r="E21" t="s">
         <v>101</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>2</v>
       </c>
       <c r="AF21">
         <v>23.0</v>
       </c>
       <c r="AI21" t="s">
@@ -4190,51 +4184,51 @@
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>29</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>22.0</v>
       </c>
       <c r="AI40" t="s">
         <v>121</v>
       </c>
       <c r="AJ40">
         <v>97675</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>157</v>
       </c>
       <c r="E41" t="s">
         <v>158</v>
       </c>
       <c r="F41" t="s">
         <v>159</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>113</v>
       </c>
       <c r="AF41">
@@ -4678,51 +4672,51 @@
       <c r="G53" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>29</v>
       </c>
       <c r="AE53">
         <v>2</v>
       </c>
       <c r="AF53">
         <v>30.0</v>
       </c>
       <c r="AI53" t="s">
         <v>178</v>
       </c>
       <c r="AJ53">
         <v>97674</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>192</v>
       </c>
       <c r="E54" t="s">
         <v>193</v>
       </c>
       <c r="F54" t="s">
         <v>194</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
@@ -5354,128 +5348,131 @@
       </c>
       <c r="F72" t="s">
         <v>245</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I72" t="s">
         <v>246</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>15.0</v>
       </c>
       <c r="AI72" t="s">
         <v>247</v>
       </c>
       <c r="AJ72">
         <v>97455</v>
       </c>
+      <c r="AK72">
+        <v>5</v>
+      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>248</v>
       </c>
       <c r="E73" t="s">
         <v>136</v>
       </c>
       <c r="F73" t="s">
         <v>249</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I73" t="s">
         <v>246</v>
       </c>
       <c r="J73" t="s">
         <v>127</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>22.0</v>
       </c>
       <c r="AI73" t="s">
         <v>250</v>
       </c>
       <c r="AJ73">
         <v>95510</v>
       </c>
       <c r="AK73">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>251</v>
       </c>
       <c r="E74" t="s">
         <v>252</v>
       </c>
       <c r="F74" t="s">
         <v>253</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I74" t="s">
         <v>246</v>
       </c>
       <c r="J74" t="s">
         <v>138</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>22.0</v>
       </c>
       <c r="AG74">
         <v>22.0</v>
       </c>
       <c r="AI74" t="s">
         <v>250</v>
       </c>
       <c r="AJ74">
         <v>97593</v>
       </c>
       <c r="AK74">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>254</v>
       </c>
       <c r="E75" t="s">
         <v>130</v>
       </c>
       <c r="F75" t="s">
         <v>255</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I75" t="s">
         <v>246</v>
       </c>
       <c r="AF75">
         <v>14.0</v>
       </c>
       <c r="AI75" t="s">
@@ -5726,51 +5723,51 @@
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I82" t="s">
         <v>267</v>
       </c>
       <c r="J82" t="s">
         <v>82</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>22.0</v>
       </c>
       <c r="AI82" t="s">
         <v>277</v>
       </c>
       <c r="AJ82">
         <v>95530</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>282</v>
       </c>
       <c r="E83" t="s">
         <v>226</v>
       </c>
       <c r="F83" t="s">
         <v>283</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I83" t="s">
         <v>267</v>
       </c>
       <c r="J83" t="s">
         <v>82</v>
       </c>
       <c r="AF83">
@@ -6237,51 +6234,51 @@
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I96" t="s">
         <v>267</v>
       </c>
       <c r="J96" t="s">
         <v>324</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>22.0</v>
       </c>
       <c r="AI96" t="s">
         <v>321</v>
       </c>
       <c r="AJ96">
         <v>97117</v>
       </c>
       <c r="AK96">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>284</v>
       </c>
       <c r="E97" t="s">
         <v>285</v>
       </c>
       <c r="F97" t="s">
         <v>325</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I97" t="s">
         <v>267</v>
       </c>
       <c r="J97" t="s">
         <v>320</v>
       </c>
       <c r="AE97">
@@ -7252,51 +7249,51 @@
       <c r="F125" t="s">
         <v>403</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I125" t="s">
         <v>380</v>
       </c>
       <c r="J125" t="s">
         <v>86</v>
       </c>
       <c r="AF125">
         <v>7.0</v>
       </c>
       <c r="AI125" t="s">
         <v>404</v>
       </c>
       <c r="AJ125">
         <v>94909</v>
       </c>
       <c r="AK125">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>357</v>
       </c>
       <c r="E126" t="s">
         <v>405</v>
       </c>
       <c r="F126" t="s">
         <v>406</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I126" t="s">
         <v>380</v>
       </c>
       <c r="J126" t="s">
         <v>359</v>
       </c>
       <c r="AF126">
@@ -7429,50 +7426,53 @@
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I130" t="s">
         <v>380</v>
       </c>
       <c r="J130" t="s">
         <v>400</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>22.0</v>
       </c>
       <c r="AI130" t="s">
         <v>411</v>
       </c>
       <c r="AJ130">
         <v>98083</v>
       </c>
+      <c r="AK130">
+        <v>5</v>
+      </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>418</v>
       </c>
       <c r="E131" t="s">
         <v>133</v>
       </c>
       <c r="F131" t="s">
         <v>419</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I131" t="s">
         <v>380</v>
       </c>
       <c r="J131" t="s">
         <v>420</v>
       </c>
       <c r="AF131">
         <v>14.0</v>
@@ -7757,51 +7757,51 @@
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I139" t="s">
         <v>380</v>
       </c>
       <c r="J139" t="s">
         <v>400</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>22.0</v>
       </c>
       <c r="AI139" t="s">
         <v>411</v>
       </c>
       <c r="AJ139">
         <v>96692</v>
       </c>
       <c r="AK139">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>436</v>
       </c>
       <c r="E140" t="s">
         <v>310</v>
       </c>
       <c r="F140" t="s">
         <v>437</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I140" t="s">
         <v>380</v>
       </c>
       <c r="J140" t="s">
         <v>55</v>
       </c>
       <c r="AE140">
@@ -8072,51 +8072,51 @@
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I148" t="s">
         <v>380</v>
       </c>
       <c r="J148" t="s">
         <v>35</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
         <v>22.0</v>
       </c>
       <c r="AI148" t="s">
         <v>454</v>
       </c>
       <c r="AJ148">
         <v>96566</v>
       </c>
       <c r="AK148">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>459</v>
       </c>
       <c r="E149" t="s">
         <v>201</v>
       </c>
       <c r="F149" t="s">
         <v>460</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I149" t="s">
         <v>380</v>
       </c>
       <c r="J149" t="s">
         <v>410</v>
       </c>
       <c r="AE149">
@@ -9721,51 +9721,51 @@
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I194" t="s">
         <v>473</v>
       </c>
       <c r="J194" t="s">
         <v>273</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>22.0</v>
       </c>
       <c r="AI194" t="s">
         <v>570</v>
       </c>
       <c r="AJ194">
         <v>98602</v>
       </c>
       <c r="AK194">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>32</v>
       </c>
       <c r="E195" t="s">
         <v>581</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I195" t="s">
         <v>473</v>
       </c>
       <c r="AF195">
         <v>14.0</v>
       </c>
       <c r="AG195">
         <v>14.0</v>
       </c>
       <c r="AI195" t="s">
@@ -9825,50 +9825,53 @@
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I197" t="s">
         <v>473</v>
       </c>
       <c r="J197" t="s">
         <v>552</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
         <v>22.0</v>
       </c>
       <c r="AI197" t="s">
         <v>570</v>
       </c>
       <c r="AJ197">
         <v>96071</v>
       </c>
+      <c r="AK197">
+        <v>5</v>
+      </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>587</v>
       </c>
       <c r="E198" t="s">
         <v>588</v>
       </c>
       <c r="F198" t="s">
         <v>589</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I198" t="s">
         <v>473</v>
       </c>
       <c r="AE198">
         <v>1</v>
       </c>
       <c r="AF198">
         <v>22.0</v>
@@ -9899,51 +9902,51 @@
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I199" t="s">
         <v>473</v>
       </c>
       <c r="J199" t="s">
         <v>82</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>22.0</v>
       </c>
       <c r="AI199" t="s">
         <v>570</v>
       </c>
       <c r="AJ199">
         <v>97362</v>
       </c>
       <c r="AK199">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>591</v>
       </c>
       <c r="E200" t="s">
         <v>136</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I200" t="s">
         <v>473</v>
       </c>
       <c r="J200" t="s">
         <v>49</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
@@ -10165,51 +10168,51 @@
       <c r="H206" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I206" t="s">
         <v>473</v>
       </c>
       <c r="J206" t="s">
         <v>35</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>22.0</v>
       </c>
       <c r="AG206">
         <v>22.0</v>
       </c>
       <c r="AI206" t="s">
         <v>570</v>
       </c>
       <c r="AJ206">
         <v>95100</v>
       </c>
       <c r="AK206">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>603</v>
       </c>
       <c r="E207" t="s">
         <v>310</v>
       </c>
       <c r="F207" t="s">
         <v>604</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I207" t="s">
         <v>473</v>
       </c>
       <c r="AI207" t="s">
         <v>570</v>
       </c>
       <c r="AJ207">
@@ -10337,51 +10340,51 @@
       <c r="H211" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I211" t="s">
         <v>473</v>
       </c>
       <c r="J211" t="s">
         <v>49</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>22.0</v>
       </c>
       <c r="AG211">
         <v>22.0</v>
       </c>
       <c r="AI211" t="s">
         <v>570</v>
       </c>
       <c r="AJ211">
         <v>95139</v>
       </c>
       <c r="AK211">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>611</v>
       </c>
       <c r="E212" t="s">
         <v>133</v>
       </c>
       <c r="F212" t="s">
         <v>612</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I212" t="s">
         <v>473</v>
       </c>
       <c r="J212" t="s">
         <v>82</v>
       </c>
       <c r="AE212">
@@ -10947,51 +10950,51 @@
       <c r="F228" t="s">
         <v>646</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I228" t="s">
         <v>473</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AF228">
         <v>22.0</v>
       </c>
       <c r="AI228" t="s">
         <v>635</v>
       </c>
       <c r="AJ228">
         <v>95824</v>
       </c>
       <c r="AK228">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>647</v>
       </c>
       <c r="E229" t="s">
         <v>645</v>
       </c>
       <c r="F229" t="s">
         <v>648</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I229" t="s">
         <v>473</v>
       </c>
       <c r="J229" t="s">
         <v>552</v>
       </c>
       <c r="AF229">