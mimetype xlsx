--- v1 (2026-05-25)
+++ v2 (2026-07-24)
@@ -3257,53 +3257,50 @@
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>82</v>
       </c>
       <c r="AE15">
         <v>2</v>
       </c>
       <c r="AF15">
         <v>23.0</v>
       </c>
       <c r="AI15" t="s">
         <v>73</v>
       </c>
       <c r="AJ15">
         <v>95848</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>83</v>
       </c>
       <c r="E16" t="s">
         <v>84</v>
       </c>
       <c r="F16" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>86</v>
       </c>
       <c r="AE16">
         <v>1</v>
@@ -3546,53 +3543,50 @@
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>82</v>
       </c>
       <c r="AF23">
         <v>7.0</v>
       </c>
       <c r="AI23" t="s">
         <v>99</v>
       </c>
       <c r="AJ23">
         <v>94857</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>108</v>
       </c>
       <c r="E24" t="s">
         <v>109</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>15.0</v>
       </c>
       <c r="AG24">
         <v>15.0</v>
@@ -4513,50 +4507,53 @@
       </c>
       <c r="H49" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>124</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>22.0</v>
       </c>
       <c r="AG49">
         <v>22.0</v>
       </c>
       <c r="AI49" t="s">
         <v>178</v>
       </c>
       <c r="AJ49">
         <v>95518</v>
       </c>
+      <c r="AK49">
+        <v>5</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>181</v>
       </c>
       <c r="E50" t="s">
         <v>182</v>
       </c>
       <c r="F50" t="s">
         <v>183</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>89</v>
       </c>
       <c r="AE50">
         <v>1</v>
@@ -4748,51 +4745,51 @@
       <c r="H55" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55" t="s">
         <v>86</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>22.0</v>
       </c>
       <c r="AG55">
         <v>22.0</v>
       </c>
       <c r="AI55" t="s">
         <v>178</v>
       </c>
       <c r="AJ55">
         <v>95161</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>197</v>
       </c>
       <c r="E56" t="s">
         <v>198</v>
       </c>
       <c r="F56" t="s">
         <v>199</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>89</v>
       </c>
       <c r="AE56">
@@ -5276,51 +5273,51 @@
       <c r="F70" t="s">
         <v>237</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I70" t="s">
         <v>28</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>22.0</v>
       </c>
       <c r="AI70" t="s">
         <v>238</v>
       </c>
       <c r="AJ70">
         <v>95866</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>239</v>
       </c>
       <c r="E71" t="s">
         <v>240</v>
       </c>
       <c r="F71" t="s">
         <v>241</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I71" t="s">
         <v>242</v>
       </c>
       <c r="J71" t="s">
         <v>29</v>
       </c>
       <c r="AE71">
@@ -5348,53 +5345,50 @@
       </c>
       <c r="F72" t="s">
         <v>245</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I72" t="s">
         <v>246</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>15.0</v>
       </c>
       <c r="AI72" t="s">
         <v>247</v>
       </c>
       <c r="AJ72">
         <v>97455</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>248</v>
       </c>
       <c r="E73" t="s">
         <v>136</v>
       </c>
       <c r="F73" t="s">
         <v>249</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I73" t="s">
         <v>246</v>
       </c>
       <c r="J73" t="s">
         <v>127</v>
       </c>
       <c r="AE73">
         <v>1</v>
@@ -6085,51 +6079,51 @@
       <c r="F92" t="s">
         <v>308</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I92" t="s">
         <v>267</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>22.0</v>
       </c>
       <c r="AI92" t="s">
         <v>277</v>
       </c>
       <c r="AJ92">
         <v>95464</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>309</v>
       </c>
       <c r="E93" t="s">
         <v>310</v>
       </c>
       <c r="F93" t="s">
         <v>311</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I93" t="s">
         <v>267</v>
       </c>
       <c r="J93" t="s">
         <v>294</v>
       </c>
       <c r="AF93">
@@ -6380,51 +6374,51 @@
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I100" t="s">
         <v>330</v>
       </c>
       <c r="J100" t="s">
         <v>335</v>
       </c>
       <c r="AF100">
         <v>14.0</v>
       </c>
       <c r="AG100">
         <v>14.0</v>
       </c>
       <c r="AI100" t="s">
         <v>336</v>
       </c>
       <c r="AJ100">
         <v>96101</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>337</v>
       </c>
       <c r="E101" t="s">
         <v>223</v>
       </c>
       <c r="F101" t="s">
         <v>338</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I101" t="s">
         <v>330</v>
       </c>
       <c r="AF101">
         <v>14.0</v>
       </c>
       <c r="AI101" t="s">
@@ -7064,53 +7058,50 @@
       </c>
       <c r="G120" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I120" t="s">
         <v>380</v>
       </c>
       <c r="J120" t="s">
         <v>86</v>
       </c>
       <c r="AD120" t="s">
         <v>386</v>
       </c>
       <c r="AF120">
         <v>7.0</v>
       </c>
       <c r="AI120" t="s">
         <v>387</v>
       </c>
       <c r="AJ120">
         <v>94880</v>
       </c>
-      <c r="AK120">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>388</v>
       </c>
       <c r="E121" t="s">
         <v>389</v>
       </c>
       <c r="F121" t="s">
         <v>390</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I121" t="s">
         <v>380</v>
       </c>
       <c r="J121" t="s">
         <v>86</v>
       </c>
       <c r="AE121">
         <v>1</v>
@@ -7322,51 +7313,51 @@
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I127" t="s">
         <v>380</v>
       </c>
       <c r="J127" t="s">
         <v>410</v>
       </c>
       <c r="AF127">
         <v>14.0</v>
       </c>
       <c r="AG127">
         <v>14.0</v>
       </c>
       <c r="AI127" t="s">
         <v>411</v>
       </c>
       <c r="AJ127">
         <v>95252</v>
       </c>
       <c r="AK127">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>412</v>
       </c>
       <c r="E128" t="s">
         <v>310</v>
       </c>
       <c r="F128" t="s">
         <v>413</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I128" t="s">
         <v>380</v>
       </c>
       <c r="J128" t="s">
         <v>55</v>
       </c>
       <c r="AE128">
@@ -7681,51 +7672,51 @@
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I137" t="s">
         <v>380</v>
       </c>
       <c r="J137" t="s">
         <v>82</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>22.0</v>
       </c>
       <c r="AI137" t="s">
         <v>411</v>
       </c>
       <c r="AJ137">
         <v>95120</v>
       </c>
       <c r="AK137">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>397</v>
       </c>
       <c r="E138" t="s">
         <v>432</v>
       </c>
       <c r="F138" t="s">
         <v>433</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I138" t="s">
         <v>380</v>
       </c>
       <c r="J138" t="s">
         <v>400</v>
       </c>
       <c r="AE138">
@@ -7862,51 +7853,51 @@
       <c r="F142" t="s">
         <v>444</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I142" t="s">
         <v>380</v>
       </c>
       <c r="J142" t="s">
         <v>35</v>
       </c>
       <c r="AF142">
         <v>14.0</v>
       </c>
       <c r="AI142" t="s">
         <v>441</v>
       </c>
       <c r="AJ142">
         <v>97112</v>
       </c>
       <c r="AK142">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>445</v>
       </c>
       <c r="E143" t="s">
         <v>188</v>
       </c>
       <c r="F143" t="s">
         <v>446</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I143" t="s">
         <v>380</v>
       </c>
       <c r="J143" t="s">
         <v>410</v>
       </c>
       <c r="AF143">
@@ -8250,51 +8241,51 @@
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I153" t="s">
         <v>380</v>
       </c>
       <c r="J153" t="s">
         <v>259</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>22.0</v>
       </c>
       <c r="AI153" t="s">
         <v>454</v>
       </c>
       <c r="AJ153">
         <v>95706</v>
       </c>
       <c r="AK153">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>468</v>
       </c>
       <c r="E154" t="s">
         <v>136</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I154" t="s">
         <v>380</v>
       </c>
       <c r="J154" t="s">
         <v>469</v>
       </c>
       <c r="AF154">
         <v>14.0</v>
       </c>
       <c r="AI154" t="s">
@@ -10197,51 +10188,51 @@
       <c r="D207" t="s">
         <v>603</v>
       </c>
       <c r="E207" t="s">
         <v>310</v>
       </c>
       <c r="F207" t="s">
         <v>604</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I207" t="s">
         <v>473</v>
       </c>
       <c r="AI207" t="s">
         <v>570</v>
       </c>
       <c r="AJ207">
         <v>99739</v>
       </c>
       <c r="AK207">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>605</v>
       </c>
       <c r="E208" t="s">
         <v>310</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I208" t="s">
         <v>473</v>
       </c>
       <c r="J208" t="s">
         <v>49</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
@@ -10711,51 +10702,51 @@
       <c r="F221" t="s">
         <v>629</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I221" t="s">
         <v>473</v>
       </c>
       <c r="J221" t="s">
         <v>359</v>
       </c>
       <c r="AF221">
         <v>14.0</v>
       </c>
       <c r="AI221" t="s">
         <v>570</v>
       </c>
       <c r="AJ221">
         <v>94970</v>
       </c>
       <c r="AK221">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
         <v>630</v>
       </c>
       <c r="E222" t="s">
         <v>631</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I222" t="s">
         <v>473</v>
       </c>
       <c r="AE222">
         <v>2</v>
       </c>
       <c r="AF222">
         <v>30.0</v>
       </c>
       <c r="AI222" t="s">
@@ -10883,51 +10874,51 @@
       <c r="H226" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I226" t="s">
         <v>473</v>
       </c>
       <c r="J226" t="s">
         <v>113</v>
       </c>
       <c r="AE226">
         <v>1</v>
       </c>
       <c r="AF226">
         <v>22.0</v>
       </c>
       <c r="AG226">
         <v>22.0</v>
       </c>
       <c r="AI226" t="s">
         <v>635</v>
       </c>
       <c r="AJ226">
         <v>96043</v>
       </c>
       <c r="AK226">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
         <v>642</v>
       </c>
       <c r="E227" t="s">
         <v>643</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I227" t="s">
         <v>473</v>
       </c>
       <c r="J227" t="s">
         <v>49</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AF227">
@@ -10985,51 +10976,51 @@
       <c r="F229" t="s">
         <v>648</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I229" t="s">
         <v>473</v>
       </c>
       <c r="J229" t="s">
         <v>552</v>
       </c>
       <c r="AF229">
         <v>14.0</v>
       </c>
       <c r="AI229" t="s">
         <v>635</v>
       </c>
       <c r="AJ229">
         <v>95058</v>
       </c>
       <c r="AK229">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>649</v>
       </c>
       <c r="E230" t="s">
         <v>650</v>
       </c>
       <c r="F230" t="s">
         <v>651</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I230" t="s">
         <v>473</v>
       </c>
       <c r="J230" t="s">
         <v>89</v>
       </c>
       <c r="AE230">
@@ -11163,51 +11154,51 @@
       <c r="G234" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I234" t="s">
         <v>473</v>
       </c>
       <c r="J234" t="s">
         <v>82</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AF234">
         <v>22.0</v>
       </c>
       <c r="AI234" t="s">
         <v>635</v>
       </c>
       <c r="AJ234">
         <v>95902</v>
       </c>
       <c r="AK234">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>660</v>
       </c>
       <c r="E235" t="s">
         <v>509</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I235" t="s">
         <v>473</v>
       </c>
       <c r="J235" t="s">
         <v>49</v>
       </c>
       <c r="AE235">
         <v>1</v>
       </c>
       <c r="AF235">
@@ -11779,51 +11770,51 @@
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I251" t="s">
         <v>473</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>22.0</v>
       </c>
       <c r="AG251">
         <v>22.0</v>
       </c>
       <c r="AI251" t="s">
         <v>677</v>
       </c>
       <c r="AJ251">
         <v>97694</v>
       </c>
       <c r="AK251">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>695</v>
       </c>
       <c r="E252" t="s">
         <v>226</v>
       </c>
       <c r="F252" t="s">
         <v>696</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I252" t="s">
         <v>473</v>
       </c>
       <c r="J252" t="s">
         <v>410</v>
       </c>
       <c r="AF252">
@@ -11849,51 +11840,51 @@
       <c r="F253" t="s">
         <v>698</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I253" t="s">
         <v>473</v>
       </c>
       <c r="J253" t="s">
         <v>699</v>
       </c>
       <c r="AF253">
         <v>14.0</v>
       </c>
       <c r="AI253" t="s">
         <v>677</v>
       </c>
       <c r="AJ253">
         <v>99270</v>
       </c>
       <c r="AK253">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>700</v>
       </c>
       <c r="E254" t="s">
         <v>136</v>
       </c>
       <c r="F254" t="s">
         <v>701</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I254" t="s">
         <v>473</v>
       </c>
       <c r="J254" t="s">
         <v>82</v>
       </c>
       <c r="AE254">
@@ -11994,50 +11985,53 @@
       </c>
       <c r="G257" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I257" t="s">
         <v>473</v>
       </c>
       <c r="AE257">
         <v>1</v>
       </c>
       <c r="AF257">
         <v>22.0</v>
       </c>
       <c r="AG257">
         <v>22.0</v>
       </c>
       <c r="AI257" t="s">
         <v>677</v>
       </c>
       <c r="AJ257">
         <v>95973</v>
       </c>
+      <c r="AK257">
+        <v>5</v>
+      </c>
     </row>
     <row r="258" spans="1:37">
       <c r="D258" t="s">
         <v>710</v>
       </c>
       <c r="E258" t="s">
         <v>143</v>
       </c>
       <c r="F258" t="s">
         <v>711</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H258" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I258" t="s">
         <v>473</v>
       </c>
       <c r="J258" t="s">
         <v>82</v>
       </c>
       <c r="AE258">
         <v>1</v>
@@ -12071,51 +12065,51 @@
       <c r="H259" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I259" t="s">
         <v>473</v>
       </c>
       <c r="J259" t="s">
         <v>124</v>
       </c>
       <c r="AE259">
         <v>1</v>
       </c>
       <c r="AF259">
         <v>22.0</v>
       </c>
       <c r="AG259">
         <v>22.0</v>
       </c>
       <c r="AI259" t="s">
         <v>677</v>
       </c>
       <c r="AJ259">
         <v>96234</v>
       </c>
       <c r="AK259">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="260" spans="1:37">
       <c r="D260" t="s">
         <v>714</v>
       </c>
       <c r="E260" t="s">
         <v>715</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I260" t="s">
         <v>473</v>
       </c>
       <c r="J260" t="s">
         <v>49</v>
       </c>
       <c r="AF260">
         <v>14.0</v>
       </c>
       <c r="AI260" t="s">
@@ -12176,51 +12170,51 @@
       <c r="G262" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I262" t="s">
         <v>473</v>
       </c>
       <c r="J262" t="s">
         <v>552</v>
       </c>
       <c r="AE262">
         <v>1</v>
       </c>
       <c r="AF262">
         <v>22.0</v>
       </c>
       <c r="AI262" t="s">
         <v>720</v>
       </c>
       <c r="AJ262">
         <v>95059</v>
       </c>
       <c r="AK262">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:37">
       <c r="D263" t="s">
         <v>721</v>
       </c>
       <c r="E263" t="s">
         <v>101</v>
       </c>
       <c r="F263" t="s">
         <v>722</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I263" t="s">
         <v>473</v>
       </c>
       <c r="J263" t="s">
         <v>49</v>
       </c>
       <c r="AE263">