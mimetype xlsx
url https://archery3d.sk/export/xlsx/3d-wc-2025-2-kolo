--- v2 (2026-07-24)
+++ v3 (2026-09-05)
@@ -4590,51 +4590,51 @@
       <c r="H51" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>89</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>22.0</v>
       </c>
       <c r="AG51">
         <v>22.0</v>
       </c>
       <c r="AI51" t="s">
         <v>178</v>
       </c>
       <c r="AJ51">
         <v>95785</v>
       </c>
       <c r="AK51">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>187</v>
       </c>
       <c r="E52" t="s">
         <v>188</v>
       </c>
       <c r="F52" t="s">
         <v>189</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>89</v>
       </c>
       <c r="AE52">
@@ -8241,51 +8241,51 @@
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I153" t="s">
         <v>380</v>
       </c>
       <c r="J153" t="s">
         <v>259</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>22.0</v>
       </c>
       <c r="AI153" t="s">
         <v>454</v>
       </c>
       <c r="AJ153">
         <v>95706</v>
       </c>
       <c r="AK153">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>468</v>
       </c>
       <c r="E154" t="s">
         <v>136</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I154" t="s">
         <v>380</v>
       </c>
       <c r="J154" t="s">
         <v>469</v>
       </c>
       <c r="AF154">
         <v>14.0</v>
       </c>
       <c r="AI154" t="s">