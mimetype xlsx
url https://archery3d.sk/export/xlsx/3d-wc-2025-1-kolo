--- v2 (2026-09-09)
+++ v3 (2026-10-07)
@@ -2824,51 +2824,51 @@
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AD5" t="s">
         <v>38</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>15.0</v>
       </c>
       <c r="AG5">
         <v>15.0</v>
       </c>
       <c r="AI5" t="s">
         <v>30</v>
       </c>
       <c r="AJ5">
         <v>95919</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>42</v>
       </c>
       <c r="AD6" t="s">
         <v>43</v>
       </c>
       <c r="AF6">
@@ -3039,53 +3039,50 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>65</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>15.0</v>
       </c>
       <c r="AI11" t="s">
         <v>58</v>
       </c>
       <c r="AJ11">
         <v>94027</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>68</v>
       </c>
       <c r="AF12">
         <v>7.0</v>
@@ -3331,53 +3328,50 @@
       </c>
       <c r="G19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
       <c r="AE19">
         <v>2</v>
       </c>
       <c r="AF19">
         <v>23.0</v>
       </c>
       <c r="AI19" t="s">
         <v>83</v>
       </c>
       <c r="AJ19">
         <v>94532</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>90</v>
       </c>
       <c r="E20" t="s">
         <v>91</v>
       </c>
       <c r="F20" t="s">
         <v>92</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>68</v>
       </c>
       <c r="AF20">
         <v>7.0</v>
@@ -3472,86 +3466,86 @@
       <c r="F23" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>22.0</v>
       </c>
       <c r="AI23" t="s">
         <v>103</v>
       </c>
       <c r="AJ23">
         <v>96257</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>104</v>
       </c>
       <c r="E24" t="s">
         <v>105</v>
       </c>
       <c r="F24" t="s">
         <v>106</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AF24">
         <v>14.0</v>
       </c>
       <c r="AG24">
         <v>14.0</v>
       </c>
       <c r="AI24" t="s">
         <v>103</v>
       </c>
       <c r="AJ24">
         <v>94227</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>107</v>
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
       <c r="F25" t="s">
         <v>109</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
@@ -3609,51 +3603,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>96</v>
       </c>
       <c r="AF27">
         <v>14.0</v>
       </c>
       <c r="AG27">
         <v>14.0</v>
       </c>
       <c r="AI27" t="s">
         <v>103</v>
       </c>
       <c r="AJ27">
         <v>96333</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>116</v>
       </c>
       <c r="E28" t="s">
         <v>117</v>
       </c>
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>119</v>
       </c>
       <c r="AE28">
@@ -4071,51 +4065,51 @@
       <c r="F39" t="s">
         <v>153</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>96</v>
       </c>
       <c r="AF39">
         <v>14.0</v>
       </c>
       <c r="AI39" t="s">
         <v>103</v>
       </c>
       <c r="AJ39">
         <v>93915</v>
       </c>
       <c r="AK39">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>154</v>
       </c>
       <c r="E40" t="s">
         <v>147</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>22.0</v>
       </c>
       <c r="AI40" t="s">
@@ -4616,53 +4610,50 @@
       </c>
       <c r="F54" t="s">
         <v>187</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>22.0</v>
       </c>
       <c r="AI54" t="s">
         <v>189</v>
       </c>
       <c r="AJ54">
         <v>96047</v>
       </c>
-      <c r="AK54">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>190</v>
       </c>
       <c r="E55" t="s">
         <v>191</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55" t="s">
         <v>119</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>22.0</v>
@@ -5153,53 +5144,50 @@
       </c>
       <c r="F69" t="s">
         <v>232</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I69" t="s">
         <v>233</v>
       </c>
       <c r="J69" t="s">
         <v>68</v>
       </c>
       <c r="AF69">
         <v>7.0</v>
       </c>
       <c r="AI69" t="s">
         <v>234</v>
       </c>
       <c r="AJ69">
         <v>94205</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>235</v>
       </c>
       <c r="E70" t="s">
         <v>131</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I70" t="s">
         <v>233</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
         <v>236</v>
       </c>
       <c r="AJ70">
         <v>94530</v>
@@ -5641,51 +5629,51 @@
       <c r="F83" t="s">
         <v>277</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I83" t="s">
         <v>252</v>
       </c>
       <c r="J83" t="s">
         <v>72</v>
       </c>
       <c r="AF83">
         <v>14.0</v>
       </c>
       <c r="AI83" t="s">
         <v>264</v>
       </c>
       <c r="AJ83">
         <v>94538</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>278</v>
       </c>
       <c r="E84" t="s">
         <v>70</v>
       </c>
       <c r="F84" t="s">
         <v>279</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I84" t="s">
         <v>252</v>
       </c>
       <c r="J84" t="s">
         <v>68</v>
       </c>
       <c r="AE84">
@@ -6020,51 +6008,51 @@
       <c r="F94" t="s">
         <v>304</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I94" t="s">
         <v>252</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>22.0</v>
       </c>
       <c r="AI94" t="s">
         <v>305</v>
       </c>
       <c r="AJ94">
         <v>94002</v>
       </c>
       <c r="AK94">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>294</v>
       </c>
       <c r="E95" t="s">
         <v>295</v>
       </c>
       <c r="F95" t="s">
         <v>306</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I95" t="s">
         <v>252</v>
       </c>
       <c r="J95" t="s">
         <v>307</v>
       </c>
       <c r="AE95">
@@ -6207,51 +6195,51 @@
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I99" t="s">
         <v>252</v>
       </c>
       <c r="J99" t="s">
         <v>287</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>22.0</v>
       </c>
       <c r="AI99" t="s">
         <v>308</v>
       </c>
       <c r="AJ99">
         <v>95743</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>321</v>
       </c>
       <c r="E100" t="s">
         <v>322</v>
       </c>
       <c r="F100" t="s">
         <v>323</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I100" t="s">
         <v>324</v>
       </c>
       <c r="J100" t="s">
         <v>48</v>
       </c>
       <c r="AE100">
@@ -6331,53 +6319,50 @@
         <v>94147</v>
       </c>
       <c r="AK102">
         <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="F103" t="s">
         <v>334</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I103" t="s">
         <v>324</v>
       </c>
       <c r="AI103" t="s">
         <v>335</v>
       </c>
       <c r="AJ103">
         <v>101709</v>
       </c>
-      <c r="AK103">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>336</v>
       </c>
       <c r="E104" t="s">
         <v>63</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I104" t="s">
         <v>337</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">
         <v>15.0</v>
       </c>
       <c r="AI104" t="s">
         <v>338</v>
@@ -6650,51 +6635,51 @@
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I112" t="s">
         <v>337</v>
       </c>
       <c r="J112" t="s">
         <v>72</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">
         <v>22.0</v>
       </c>
       <c r="AI112" t="s">
         <v>341</v>
       </c>
       <c r="AJ112">
         <v>95155</v>
       </c>
       <c r="AK112">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>355</v>
       </c>
       <c r="E113" t="s">
         <v>77</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I113" t="s">
         <v>337</v>
       </c>
       <c r="AF113">
         <v>14.0</v>
       </c>
       <c r="AI113" t="s">
         <v>341</v>
       </c>
       <c r="AJ113">
@@ -6892,51 +6877,51 @@
       <c r="H119" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I119" t="s">
         <v>337</v>
       </c>
       <c r="J119" t="s">
         <v>65</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>22.0</v>
       </c>
       <c r="AG119">
         <v>22.0</v>
       </c>
       <c r="AI119" t="s">
         <v>366</v>
       </c>
       <c r="AJ119">
         <v>94093</v>
       </c>
       <c r="AK119">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>372</v>
       </c>
       <c r="E120" t="s">
         <v>373</v>
       </c>
       <c r="F120" t="s">
         <v>374</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I120" t="s">
         <v>375</v>
       </c>
       <c r="AD120" t="s">
         <v>376</v>
       </c>
       <c r="AE120">
@@ -7111,51 +7096,51 @@
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I125" t="s">
         <v>375</v>
       </c>
       <c r="J125" t="s">
         <v>72</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>15.0</v>
       </c>
       <c r="AI125" t="s">
         <v>390</v>
       </c>
       <c r="AJ125">
         <v>96697</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>394</v>
       </c>
       <c r="E126" t="s">
         <v>395</v>
       </c>
       <c r="F126" t="s">
         <v>396</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I126" t="s">
         <v>375</v>
       </c>
       <c r="J126" t="s">
         <v>397</v>
       </c>
       <c r="AE126">
@@ -8176,51 +8161,51 @@
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I155" t="s">
         <v>375</v>
       </c>
       <c r="J155" t="s">
         <v>245</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>22.0</v>
       </c>
       <c r="AI155" t="s">
         <v>449</v>
       </c>
       <c r="AJ155">
         <v>94365</v>
       </c>
       <c r="AK155">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>461</v>
       </c>
       <c r="E156" t="s">
         <v>141</v>
       </c>
       <c r="F156" t="s">
         <v>462</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I156" t="s">
         <v>375</v>
       </c>
       <c r="J156" t="s">
         <v>29</v>
       </c>
       <c r="AE156">
@@ -8676,51 +8661,51 @@
       <c r="H168" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I168" t="s">
         <v>464</v>
       </c>
       <c r="J168" t="s">
         <v>48</v>
       </c>
       <c r="AD168" t="s">
         <v>496</v>
       </c>
       <c r="AE168">
         <v>2</v>
       </c>
       <c r="AF168">
         <v>23.0</v>
       </c>
       <c r="AI168" t="s">
         <v>497</v>
       </c>
       <c r="AJ168">
         <v>94508</v>
       </c>
       <c r="AK168">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>498</v>
       </c>
       <c r="E169" t="s">
         <v>214</v>
       </c>
       <c r="F169" t="s">
         <v>499</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H169" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I169" t="s">
         <v>464</v>
       </c>
       <c r="J169" t="s">
         <v>119</v>
       </c>
       <c r="AD169" t="s">
@@ -8843,51 +8828,51 @@
       <c r="I172" t="s">
         <v>464</v>
       </c>
       <c r="J172" t="s">
         <v>96</v>
       </c>
       <c r="AD172" t="s">
         <v>512</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>15.0</v>
       </c>
       <c r="AG172">
         <v>15.0</v>
       </c>
       <c r="AI172" t="s">
         <v>497</v>
       </c>
       <c r="AJ172">
         <v>95964</v>
       </c>
       <c r="AK172">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>513</v>
       </c>
       <c r="E173" t="s">
         <v>243</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I173" t="s">
         <v>464</v>
       </c>
       <c r="J173" t="s">
         <v>514</v>
       </c>
       <c r="AF173">
         <v>7.0</v>
       </c>
       <c r="AI173" t="s">
@@ -9537,51 +9522,51 @@
       <c r="H192" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I192" t="s">
         <v>464</v>
       </c>
       <c r="J192" t="s">
         <v>558</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>22.0</v>
       </c>
       <c r="AG192">
         <v>22.0</v>
       </c>
       <c r="AI192" t="s">
         <v>559</v>
       </c>
       <c r="AJ192">
         <v>93956</v>
       </c>
       <c r="AK192">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>560</v>
       </c>
       <c r="E193" t="s">
         <v>150</v>
       </c>
       <c r="F193" t="s">
         <v>561</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I193" t="s">
         <v>464</v>
       </c>
       <c r="J193" t="s">
         <v>422</v>
       </c>
       <c r="AE193">
@@ -9981,51 +9966,51 @@
       <c r="H204" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I204" t="s">
         <v>464</v>
       </c>
       <c r="J204" t="s">
         <v>136</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AF204">
         <v>22.0</v>
       </c>
       <c r="AG204">
         <v>22.0</v>
       </c>
       <c r="AI204" t="s">
         <v>559</v>
       </c>
       <c r="AJ204">
         <v>94314</v>
       </c>
       <c r="AK204">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>584</v>
       </c>
       <c r="E205" t="s">
         <v>105</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I205" t="s">
         <v>464</v>
       </c>
       <c r="J205" t="s">
         <v>585</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
@@ -10118,51 +10103,51 @@
       <c r="F208" t="s">
         <v>590</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I208" t="s">
         <v>464</v>
       </c>
       <c r="J208" t="s">
         <v>72</v>
       </c>
       <c r="AF208">
         <v>14.0</v>
       </c>
       <c r="AI208" t="s">
         <v>559</v>
       </c>
       <c r="AJ208">
         <v>95891</v>
       </c>
       <c r="AK208">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>387</v>
       </c>
       <c r="E209" t="s">
         <v>100</v>
       </c>
       <c r="F209" t="s">
         <v>591</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I209" t="s">
         <v>464</v>
       </c>
       <c r="J209" t="s">
         <v>72</v>
       </c>
       <c r="AF209">
@@ -11079,51 +11064,51 @@
       <c r="H234" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I234" t="s">
         <v>464</v>
       </c>
       <c r="J234" t="s">
         <v>65</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AF234">
         <v>22.0</v>
       </c>
       <c r="AG234">
         <v>22.0</v>
       </c>
       <c r="AI234" t="s">
         <v>621</v>
       </c>
       <c r="AJ234">
         <v>94084</v>
       </c>
       <c r="AK234">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>642</v>
       </c>
       <c r="E235" t="s">
         <v>643</v>
       </c>
       <c r="F235" t="s">
         <v>644</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I235" t="s">
         <v>464</v>
       </c>
       <c r="J235" t="s">
         <v>68</v>
       </c>
       <c r="AE235">
@@ -11292,51 +11277,51 @@
       <c r="F240" t="s">
         <v>654</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I240" t="s">
         <v>464</v>
       </c>
       <c r="J240" t="s">
         <v>422</v>
       </c>
       <c r="AF240">
         <v>14.0</v>
       </c>
       <c r="AI240" t="s">
         <v>621</v>
       </c>
       <c r="AJ240">
         <v>93865</v>
       </c>
       <c r="AK240">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>529</v>
       </c>
       <c r="E241" t="s">
         <v>175</v>
       </c>
       <c r="F241" t="s">
         <v>655</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I241" t="s">
         <v>464</v>
       </c>
       <c r="J241" t="s">
         <v>68</v>
       </c>
       <c r="AF241">