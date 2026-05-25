--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -2896,94 +2896,88 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
       <c r="AD7" t="s">
         <v>49</v>
       </c>
       <c r="AF7">
         <v>7.0</v>
       </c>
       <c r="AI7" t="s">
         <v>44</v>
       </c>
       <c r="AJ7">
         <v>95334</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
       <c r="AD8" t="s">
         <v>53</v>
       </c>
       <c r="AE8">
         <v>4</v>
       </c>
       <c r="AF8">
         <v>39.0</v>
       </c>
       <c r="AI8" t="s">
         <v>44</v>
       </c>
       <c r="AJ8">
         <v>94456</v>
       </c>
-      <c r="AK8">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>48</v>
       </c>
       <c r="AE9">
         <v>1</v>
@@ -3303,51 +3297,51 @@
       <c r="G18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>48</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>15.0</v>
       </c>
       <c r="AI18" t="s">
         <v>83</v>
       </c>
       <c r="AJ18">
         <v>94503</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>87</v>
       </c>
       <c r="E19" t="s">
         <v>88</v>
       </c>
       <c r="F19" t="s">
         <v>89</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
       <c r="AE19">
@@ -3858,51 +3852,51 @@
       <c r="H33" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>136</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>22.0</v>
       </c>
       <c r="AG33">
         <v>22.0</v>
       </c>
       <c r="AI33" t="s">
         <v>103</v>
       </c>
       <c r="AJ33">
         <v>96367</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>137</v>
       </c>
       <c r="E34" t="s">
         <v>138</v>
       </c>
       <c r="F34" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>72</v>
       </c>
       <c r="AF34">
@@ -4360,51 +4354,51 @@
       <c r="F47" t="s">
         <v>170</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>48</v>
       </c>
       <c r="AF47">
         <v>14.0</v>
       </c>
       <c r="AI47" t="s">
         <v>167</v>
       </c>
       <c r="AJ47">
         <v>95846</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>171</v>
       </c>
       <c r="E48" t="s">
         <v>172</v>
       </c>
       <c r="F48" t="s">
         <v>173</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
@@ -4594,51 +4588,51 @@
       <c r="H53" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>96</v>
       </c>
       <c r="AE53">
         <v>2</v>
       </c>
       <c r="AF53">
         <v>30.0</v>
       </c>
       <c r="AG53">
         <v>30.0</v>
       </c>
       <c r="AI53" t="s">
         <v>167</v>
       </c>
       <c r="AJ53">
         <v>93913</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>107</v>
       </c>
       <c r="E54" t="s">
         <v>100</v>
       </c>
       <c r="F54" t="s">
         <v>187</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
@@ -5484,51 +5478,51 @@
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I78" t="s">
         <v>252</v>
       </c>
       <c r="J78" t="s">
         <v>68</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>22.0</v>
       </c>
       <c r="AI78" t="s">
         <v>264</v>
       </c>
       <c r="AJ78">
         <v>94486</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>265</v>
       </c>
       <c r="E79" t="s">
         <v>266</v>
       </c>
       <c r="F79" t="s">
         <v>267</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I79" t="s">
         <v>252</v>
       </c>
       <c r="J79" t="s">
         <v>268</v>
       </c>
       <c r="AE79">
@@ -6108,51 +6102,51 @@
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I96" t="s">
         <v>252</v>
       </c>
       <c r="J96" t="s">
         <v>311</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>22.0</v>
       </c>
       <c r="AI96" t="s">
         <v>308</v>
       </c>
       <c r="AJ96">
         <v>97225</v>
       </c>
       <c r="AK96">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>312</v>
       </c>
       <c r="E97" t="s">
         <v>313</v>
       </c>
       <c r="F97" t="s">
         <v>314</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I97" t="s">
         <v>252</v>
       </c>
       <c r="J97" t="s">
         <v>307</v>
       </c>
       <c r="AE97">
@@ -6827,50 +6821,53 @@
       </c>
       <c r="H117" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I117" t="s">
         <v>337</v>
       </c>
       <c r="J117" t="s">
         <v>29</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>22.0</v>
       </c>
       <c r="AG117">
         <v>22.0</v>
       </c>
       <c r="AI117" t="s">
         <v>366</v>
       </c>
       <c r="AJ117">
         <v>97598</v>
       </c>
+      <c r="AK117">
+        <v>5</v>
+      </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>367</v>
       </c>
       <c r="E118" t="s">
         <v>368</v>
       </c>
       <c r="F118" t="s">
         <v>369</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I118" t="s">
         <v>337</v>
       </c>
       <c r="J118" t="s">
         <v>48</v>
       </c>
       <c r="AE118">
         <v>1</v>
@@ -7240,51 +7237,51 @@
       <c r="F128" t="s">
         <v>402</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H128" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I128" t="s">
         <v>375</v>
       </c>
       <c r="J128" t="s">
         <v>72</v>
       </c>
       <c r="AF128">
         <v>7.0</v>
       </c>
       <c r="AI128" t="s">
         <v>403</v>
       </c>
       <c r="AJ128">
         <v>94106</v>
       </c>
       <c r="AK128">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>351</v>
       </c>
       <c r="E129" t="s">
         <v>404</v>
       </c>
       <c r="F129" t="s">
         <v>405</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I129" t="s">
         <v>375</v>
       </c>
       <c r="J129" t="s">
         <v>353</v>
       </c>
       <c r="AF129">
@@ -7634,51 +7631,51 @@
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I139" t="s">
         <v>375</v>
       </c>
       <c r="J139" t="s">
         <v>397</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>22.0</v>
       </c>
       <c r="AI139" t="s">
         <v>407</v>
       </c>
       <c r="AJ139">
         <v>96170</v>
       </c>
       <c r="AK139">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>427</v>
       </c>
       <c r="E140" t="s">
         <v>77</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I140" t="s">
         <v>375</v>
       </c>
       <c r="J140" t="s">
         <v>48</v>
       </c>
       <c r="AF140">
         <v>14.0</v>
       </c>
       <c r="AI140" t="s">
@@ -8153,51 +8150,51 @@
       <c r="H154" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I154" t="s">
         <v>375</v>
       </c>
       <c r="J154" t="s">
         <v>29</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>22.0</v>
       </c>
       <c r="AG154">
         <v>22.0</v>
       </c>
       <c r="AI154" t="s">
         <v>449</v>
       </c>
       <c r="AJ154">
         <v>94098</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>242</v>
       </c>
       <c r="E155" t="s">
         <v>368</v>
       </c>
       <c r="F155" t="s">
         <v>460</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I155" t="s">
         <v>375</v>
       </c>
       <c r="J155" t="s">
         <v>245</v>
       </c>
       <c r="AE155">
@@ -9589,50 +9586,53 @@
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I193" t="s">
         <v>464</v>
       </c>
       <c r="J193" t="s">
         <v>422</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AF193">
         <v>22.0</v>
       </c>
       <c r="AI193" t="s">
         <v>559</v>
       </c>
       <c r="AJ193">
         <v>94725</v>
       </c>
+      <c r="AK193">
+        <v>5</v>
+      </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>513</v>
       </c>
       <c r="E194" t="s">
         <v>147</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I194" t="s">
         <v>464</v>
       </c>
       <c r="J194" t="s">
         <v>514</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>22.0</v>
@@ -9873,51 +9873,51 @@
       <c r="F201" t="s">
         <v>576</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I201" t="s">
         <v>464</v>
       </c>
       <c r="J201" t="s">
         <v>68</v>
       </c>
       <c r="AF201">
         <v>14.0</v>
       </c>
       <c r="AI201" t="s">
         <v>559</v>
       </c>
       <c r="AJ201">
         <v>94042</v>
       </c>
       <c r="AK201">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>577</v>
       </c>
       <c r="E202" t="s">
         <v>206</v>
       </c>
       <c r="F202" t="s">
         <v>578</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I202" t="s">
         <v>464</v>
       </c>
       <c r="J202" t="s">
         <v>417</v>
       </c>
       <c r="AE202">
@@ -10311,51 +10311,51 @@
       <c r="H213" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I213" t="s">
         <v>464</v>
       </c>
       <c r="J213" t="s">
         <v>29</v>
       </c>
       <c r="AE213">
         <v>1</v>
       </c>
       <c r="AF213">
         <v>22.0</v>
       </c>
       <c r="AG213">
         <v>22.0</v>
       </c>
       <c r="AI213" t="s">
         <v>559</v>
       </c>
       <c r="AJ213">
         <v>94403</v>
       </c>
       <c r="AK213">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>599</v>
       </c>
       <c r="E214" t="s">
         <v>100</v>
       </c>
       <c r="F214" t="s">
         <v>600</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I214" t="s">
         <v>464</v>
       </c>
       <c r="J214" t="s">
         <v>601</v>
       </c>
       <c r="AE214">
@@ -10434,51 +10434,51 @@
       <c r="H216" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I216" t="s">
         <v>464</v>
       </c>
       <c r="J216" t="s">
         <v>48</v>
       </c>
       <c r="AE216">
         <v>1</v>
       </c>
       <c r="AF216">
         <v>22.0</v>
       </c>
       <c r="AG216">
         <v>22.0</v>
       </c>
       <c r="AI216" t="s">
         <v>559</v>
       </c>
       <c r="AJ216">
         <v>94412</v>
       </c>
       <c r="AK216">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="D217" t="s">
         <v>59</v>
       </c>
       <c r="E217" t="s">
         <v>608</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I217" t="s">
         <v>464</v>
       </c>
       <c r="J217" t="s">
         <v>48</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
@@ -10723,51 +10723,51 @@
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I224" t="s">
         <v>464</v>
       </c>
       <c r="J224" t="s">
         <v>68</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AF224">
         <v>22.0</v>
       </c>
       <c r="AI224" t="s">
         <v>559</v>
       </c>
       <c r="AJ224">
         <v>94206</v>
       </c>
       <c r="AK224">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>616</v>
       </c>
       <c r="E225" t="s">
         <v>150</v>
       </c>
       <c r="F225" t="s">
         <v>617</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I225" t="s">
         <v>464</v>
       </c>
       <c r="J225" t="s">
         <v>618</v>
       </c>
       <c r="AF225">
@@ -10834,51 +10834,51 @@
       <c r="F227" t="s">
         <v>624</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I227" t="s">
         <v>464</v>
       </c>
       <c r="AF227">
         <v>14.0</v>
       </c>
       <c r="AG227">
         <v>14.0</v>
       </c>
       <c r="AI227" t="s">
         <v>621</v>
       </c>
       <c r="AJ227">
         <v>94228</v>
       </c>
       <c r="AK227">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>625</v>
       </c>
       <c r="E228" t="s">
         <v>626</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I228" t="s">
         <v>464</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AF228">
         <v>22.0</v>
       </c>
       <c r="AI228" t="s">