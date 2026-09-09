--- v1 (2026-05-25)
+++ v2 (2026-09-09)
@@ -3074,53 +3074,50 @@
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>68</v>
       </c>
       <c r="AF12">
         <v>7.0</v>
       </c>
       <c r="AI12" t="s">
         <v>58</v>
       </c>
       <c r="AJ12">
         <v>94057</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>69</v>
       </c>
       <c r="E13" t="s">
         <v>70</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>72</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -3372,53 +3369,50 @@
       </c>
       <c r="G20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>68</v>
       </c>
       <c r="AF20">
         <v>7.0</v>
       </c>
       <c r="AG20">
         <v>7.0</v>
       </c>
       <c r="AI20" t="s">
         <v>83</v>
       </c>
       <c r="AJ20">
         <v>94083</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>93</v>
       </c>
       <c r="E21" t="s">
         <v>94</v>
       </c>
       <c r="F21" t="s">
         <v>95</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>96</v>
       </c>
       <c r="AE21">
         <v>1</v>
@@ -4430,51 +4424,51 @@
       <c r="H49" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>65</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>22.0</v>
       </c>
       <c r="AG49">
         <v>22.0</v>
       </c>
       <c r="AI49" t="s">
         <v>167</v>
       </c>
       <c r="AJ49">
         <v>94060</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>177</v>
       </c>
       <c r="E50" t="s">
         <v>178</v>
       </c>
       <c r="F50" t="s">
         <v>179</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>65</v>
       </c>
       <c r="AE50">
@@ -4547,51 +4541,51 @@
       <c r="G52" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>72</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>22.0</v>
       </c>
       <c r="AI52" t="s">
         <v>167</v>
       </c>
       <c r="AJ52">
         <v>95156</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>185</v>
       </c>
       <c r="E53" t="s">
         <v>175</v>
       </c>
       <c r="F53" t="s">
         <v>186</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>96</v>
       </c>
       <c r="AE53">
@@ -4991,51 +4985,51 @@
       <c r="G64" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>22.0</v>
       </c>
       <c r="AG64">
         <v>22.0</v>
       </c>
       <c r="AI64" t="s">
         <v>216</v>
       </c>
       <c r="AJ64">
         <v>95862</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>217</v>
       </c>
       <c r="E65" t="s">
         <v>218</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I65" t="s">
         <v>219</v>
       </c>
       <c r="J65" t="s">
         <v>220</v>
       </c>
       <c r="AF65">
         <v>14.0</v>
       </c>
       <c r="AI65" t="s">
@@ -5407,53 +5401,50 @@
       </c>
       <c r="G76" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I76" t="s">
         <v>252</v>
       </c>
       <c r="J76" t="s">
         <v>68</v>
       </c>
       <c r="AD76" t="s">
         <v>256</v>
       </c>
       <c r="AF76">
         <v>7.0</v>
       </c>
       <c r="AI76" t="s">
         <v>257</v>
       </c>
       <c r="AJ76">
         <v>93881</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>258</v>
       </c>
       <c r="E77" t="s">
         <v>259</v>
       </c>
       <c r="F77" t="s">
         <v>260</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I77" t="s">
         <v>252</v>
       </c>
       <c r="J77" t="s">
         <v>68</v>
       </c>
       <c r="AF77">
         <v>7.0</v>
@@ -5551,51 +5542,51 @@
       <c r="F80" t="s">
         <v>271</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I80" t="s">
         <v>252</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>22.0</v>
       </c>
       <c r="AI80" t="s">
         <v>264</v>
       </c>
       <c r="AJ80">
         <v>94003</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>272</v>
       </c>
       <c r="E81" t="s">
         <v>147</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I81" t="s">
         <v>252</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>22.0</v>
       </c>
       <c r="AI81" t="s">
@@ -6283,51 +6274,51 @@
       <c r="E101" t="s">
         <v>327</v>
       </c>
       <c r="F101" t="s">
         <v>328</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I101" t="s">
         <v>324</v>
       </c>
       <c r="AF101">
         <v>14.0</v>
       </c>
       <c r="AI101" t="s">
         <v>329</v>
       </c>
       <c r="AJ101">
         <v>93884</v>
       </c>
       <c r="AK101">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>330</v>
       </c>
       <c r="E102" t="s">
         <v>331</v>
       </c>
       <c r="F102" t="s">
         <v>332</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I102" t="s">
         <v>324</v>
       </c>
       <c r="J102" t="s">
         <v>333</v>
       </c>
       <c r="AF102">
@@ -7052,53 +7043,50 @@
       </c>
       <c r="G123" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H123" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I123" t="s">
         <v>375</v>
       </c>
       <c r="J123" t="s">
         <v>72</v>
       </c>
       <c r="AD123" t="s">
         <v>385</v>
       </c>
       <c r="AF123">
         <v>7.0</v>
       </c>
       <c r="AI123" t="s">
         <v>386</v>
       </c>
       <c r="AJ123">
         <v>94695</v>
       </c>
-      <c r="AK123">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>387</v>
       </c>
       <c r="E124" t="s">
         <v>388</v>
       </c>
       <c r="F124" t="s">
         <v>389</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I124" t="s">
         <v>375</v>
       </c>
       <c r="J124" t="s">
         <v>72</v>
       </c>
       <c r="AF124">
         <v>7.0</v>
@@ -7453,51 +7441,51 @@
       <c r="H134" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I134" t="s">
         <v>375</v>
       </c>
       <c r="J134" t="s">
         <v>68</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>22.0</v>
       </c>
       <c r="AG134">
         <v>22.0</v>
       </c>
       <c r="AI134" t="s">
         <v>407</v>
       </c>
       <c r="AJ134">
         <v>94037</v>
       </c>
       <c r="AK134">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>415</v>
       </c>
       <c r="E135" t="s">
         <v>147</v>
       </c>
       <c r="F135" t="s">
         <v>416</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I135" t="s">
         <v>375</v>
       </c>
       <c r="J135" t="s">
         <v>417</v>
       </c>
       <c r="AE135">
@@ -7695,51 +7683,51 @@
       <c r="F141" t="s">
         <v>430</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I141" t="s">
         <v>375</v>
       </c>
       <c r="J141" t="s">
         <v>417</v>
       </c>
       <c r="AF141">
         <v>14.0</v>
       </c>
       <c r="AI141" t="s">
         <v>407</v>
       </c>
       <c r="AJ141">
         <v>94647</v>
       </c>
       <c r="AK141">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>394</v>
       </c>
       <c r="E142" t="s">
         <v>418</v>
       </c>
       <c r="F142" t="s">
         <v>431</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I142" t="s">
         <v>375</v>
       </c>
       <c r="J142" t="s">
         <v>397</v>
       </c>
       <c r="AE142">
@@ -7841,51 +7829,51 @@
       <c r="G145" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I145" t="s">
         <v>375</v>
       </c>
       <c r="J145" t="s">
         <v>29</v>
       </c>
       <c r="AF145">
         <v>14.0</v>
       </c>
       <c r="AG145">
         <v>14.0</v>
       </c>
       <c r="AI145" t="s">
         <v>438</v>
       </c>
       <c r="AJ145">
         <v>97110</v>
       </c>
       <c r="AK145">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>439</v>
       </c>
       <c r="E146" t="s">
         <v>178</v>
       </c>
       <c r="F146" t="s">
         <v>440</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I146" t="s">
         <v>375</v>
       </c>
       <c r="J146" t="s">
         <v>417</v>
       </c>
       <c r="AF146">
@@ -8188,51 +8176,51 @@
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I155" t="s">
         <v>375</v>
       </c>
       <c r="J155" t="s">
         <v>245</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>22.0</v>
       </c>
       <c r="AI155" t="s">
         <v>449</v>
       </c>
       <c r="AJ155">
         <v>94365</v>
       </c>
       <c r="AK155">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>461</v>
       </c>
       <c r="E156" t="s">
         <v>141</v>
       </c>
       <c r="F156" t="s">
         <v>462</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I156" t="s">
         <v>375</v>
       </c>
       <c r="J156" t="s">
         <v>29</v>
       </c>
       <c r="AE156">
@@ -10799,51 +10787,51 @@
       <c r="G226" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I226" t="s">
         <v>464</v>
       </c>
       <c r="J226" t="s">
         <v>96</v>
       </c>
       <c r="AE226">
         <v>1</v>
       </c>
       <c r="AF226">
         <v>22.0</v>
       </c>
       <c r="AI226" t="s">
         <v>621</v>
       </c>
       <c r="AJ226">
         <v>95499</v>
       </c>
       <c r="AK226">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
         <v>622</v>
       </c>
       <c r="E227" t="s">
         <v>623</v>
       </c>
       <c r="F227" t="s">
         <v>624</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I227" t="s">
         <v>464</v>
       </c>
       <c r="AF227">
         <v>14.0</v>
       </c>
       <c r="AG227">
@@ -11129,51 +11117,51 @@
       <c r="G235" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I235" t="s">
         <v>464</v>
       </c>
       <c r="J235" t="s">
         <v>68</v>
       </c>
       <c r="AE235">
         <v>1</v>
       </c>
       <c r="AF235">
         <v>22.0</v>
       </c>
       <c r="AI235" t="s">
         <v>621</v>
       </c>
       <c r="AJ235">
         <v>94094</v>
       </c>
       <c r="AK235">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
         <v>645</v>
       </c>
       <c r="E236" t="s">
         <v>40</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I236" t="s">
         <v>464</v>
       </c>
       <c r="J236" t="s">
         <v>48</v>
       </c>
       <c r="AF236">
         <v>14.0</v>
       </c>
       <c r="AI236" t="s">
@@ -11304,51 +11292,51 @@
       <c r="F240" t="s">
         <v>654</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I240" t="s">
         <v>464</v>
       </c>
       <c r="J240" t="s">
         <v>422</v>
       </c>
       <c r="AF240">
         <v>14.0</v>
       </c>
       <c r="AI240" t="s">
         <v>621</v>
       </c>
       <c r="AJ240">
         <v>93865</v>
       </c>
       <c r="AK240">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>529</v>
       </c>
       <c r="E241" t="s">
         <v>175</v>
       </c>
       <c r="F241" t="s">
         <v>655</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I241" t="s">
         <v>464</v>
       </c>
       <c r="J241" t="s">
         <v>68</v>
       </c>
       <c r="AF241">
@@ -11674,127 +11662,130 @@
       <c r="F251" t="s">
         <v>675</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I251" t="s">
         <v>464</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>22.0</v>
       </c>
       <c r="AI251" t="s">
         <v>672</v>
       </c>
       <c r="AJ251">
         <v>94743</v>
       </c>
       <c r="AK251">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>676</v>
       </c>
       <c r="E252" t="s">
         <v>289</v>
       </c>
       <c r="F252" t="s">
         <v>38</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I252" t="s">
         <v>464</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>22.0</v>
       </c>
       <c r="AG252">
         <v>22.0</v>
       </c>
       <c r="AI252" t="s">
         <v>672</v>
       </c>
       <c r="AJ252">
         <v>95784</v>
       </c>
+      <c r="AK252">
+        <v>5</v>
+      </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>677</v>
       </c>
       <c r="E253" t="s">
         <v>144</v>
       </c>
       <c r="F253" t="s">
         <v>678</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I253" t="s">
         <v>464</v>
       </c>
       <c r="J253" t="s">
         <v>119</v>
       </c>
       <c r="AE253">
         <v>1</v>
       </c>
       <c r="AF253">
         <v>22.0</v>
       </c>
       <c r="AG253">
         <v>22.0</v>
       </c>
       <c r="AI253" t="s">
         <v>672</v>
       </c>
       <c r="AJ253">
         <v>94549</v>
       </c>
       <c r="AK253">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>679</v>
       </c>
       <c r="E254" t="s">
         <v>418</v>
       </c>
       <c r="F254" t="s">
         <v>680</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I254" t="s">
         <v>464</v>
       </c>
       <c r="AE254">
         <v>1</v>
       </c>
       <c r="AF254">
@@ -12071,51 +12062,51 @@
       <c r="F262" t="s">
         <v>697</v>
       </c>
       <c r="G262" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I262" t="s">
         <v>464</v>
       </c>
       <c r="J262" t="s">
         <v>422</v>
       </c>
       <c r="AF262">
         <v>14.0</v>
       </c>
       <c r="AI262" t="s">
         <v>698</v>
       </c>
       <c r="AJ262">
         <v>93955</v>
       </c>
       <c r="AK262">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:37">
       <c r="D263" t="s">
         <v>699</v>
       </c>
       <c r="E263" t="s">
         <v>700</v>
       </c>
       <c r="F263" t="s">
         <v>701</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I263" t="s">
         <v>464</v>
       </c>
       <c r="J263" t="s">
         <v>307</v>
       </c>
       <c r="AE263">