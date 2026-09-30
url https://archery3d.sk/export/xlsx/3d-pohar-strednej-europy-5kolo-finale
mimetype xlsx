--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -2576,51 +2576,51 @@
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>71</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>18.0</v>
       </c>
       <c r="AI13" t="s">
         <v>61</v>
       </c>
       <c r="AJ13">
         <v>79655</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>72</v>
       </c>
       <c r="E14" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
@@ -2844,51 +2844,51 @@
       <c r="F21" t="s">
         <v>95</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>78</v>
       </c>
       <c r="AF21">
         <v>11.0</v>
       </c>
       <c r="AI21" t="s">
         <v>89</v>
       </c>
       <c r="AJ21">
         <v>78451</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>96</v>
       </c>
       <c r="E22" t="s">
         <v>97</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>18.0</v>
       </c>
       <c r="AI22" t="s">
@@ -5914,51 +5914,51 @@
       <c r="G113" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I113" t="s">
         <v>337</v>
       </c>
       <c r="J113" t="s">
         <v>129</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>18.0</v>
       </c>
       <c r="AI113" t="s">
         <v>364</v>
       </c>
       <c r="AJ113">
         <v>69161</v>
       </c>
       <c r="AK113">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>367</v>
       </c>
       <c r="E114" t="s">
         <v>233</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I114" t="s">
         <v>337</v>
       </c>
       <c r="J114" t="s">
         <v>187</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
@@ -6156,51 +6156,51 @@
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>103</v>
       </c>
       <c r="I120" t="s">
         <v>337</v>
       </c>
       <c r="J120" t="s">
         <v>145</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>18.0</v>
       </c>
       <c r="AI120" t="s">
         <v>378</v>
       </c>
       <c r="AJ120">
         <v>79917</v>
       </c>
       <c r="AK120">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>310</v>
       </c>
       <c r="E121" t="s">
         <v>382</v>
       </c>
       <c r="F121" t="s">
         <v>383</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I121" t="s">
         <v>384</v>
       </c>
       <c r="J121" t="s">
         <v>129</v>
       </c>
       <c r="AD121" t="s">
@@ -7200,51 +7200,51 @@
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I150" t="s">
         <v>384</v>
       </c>
       <c r="J150" t="s">
         <v>78</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>18.0</v>
       </c>
       <c r="AI150" t="s">
         <v>432</v>
       </c>
       <c r="AJ150">
         <v>78277</v>
       </c>
       <c r="AK150">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>445</v>
       </c>
       <c r="E151" t="s">
         <v>69</v>
       </c>
       <c r="F151" t="s">
         <v>463</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I151" t="s">
         <v>384</v>
       </c>
       <c r="J151" t="s">
         <v>321</v>
       </c>
       <c r="AF151">
@@ -7581,51 +7581,51 @@
       <c r="E162" t="s">
         <v>91</v>
       </c>
       <c r="F162" t="s">
         <v>486</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I162" t="s">
         <v>384</v>
       </c>
       <c r="AF162">
         <v>11.0</v>
       </c>
       <c r="AI162" t="s">
         <v>478</v>
       </c>
       <c r="AJ162">
         <v>78613</v>
       </c>
       <c r="AK162">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>230</v>
       </c>
       <c r="E163" t="s">
         <v>231</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I163" t="s">
         <v>384</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>18.0</v>
       </c>
       <c r="AI163" t="s">
@@ -7648,51 +7648,51 @@
       <c r="G164" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I164" t="s">
         <v>384</v>
       </c>
       <c r="J164" t="s">
         <v>485</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AF164">
         <v>18.0</v>
       </c>
       <c r="AI164" t="s">
         <v>478</v>
       </c>
       <c r="AJ164">
         <v>67624</v>
       </c>
       <c r="AK164">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>488</v>
       </c>
       <c r="E165" t="s">
         <v>489</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I165" t="s">
         <v>384</v>
       </c>
       <c r="J165" t="s">
         <v>444</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
@@ -8170,53 +8170,50 @@
         <v>515</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>103</v>
       </c>
       <c r="I180" t="s">
         <v>384</v>
       </c>
       <c r="J180" t="s">
         <v>516</v>
       </c>
       <c r="AE180">
         <v>2</v>
       </c>
       <c r="AF180">
         <v>25.0</v>
       </c>
       <c r="AI180" t="s">
         <v>511</v>
       </c>
       <c r="AJ180">
         <v>78938</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>517</v>
       </c>
       <c r="E181" t="s">
         <v>155</v>
       </c>
       <c r="F181" t="s">
         <v>518</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>103</v>
       </c>
       <c r="I181" t="s">
         <v>384</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">