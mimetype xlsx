--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -6193,51 +6193,51 @@
       <c r="G122" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I122" t="s">
         <v>347</v>
       </c>
       <c r="J122" t="s">
         <v>186</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>18.0</v>
       </c>
       <c r="AI122" t="s">
         <v>378</v>
       </c>
       <c r="AJ122">
         <v>77134</v>
       </c>
       <c r="AK122">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>382</v>
       </c>
       <c r="E123" t="s">
         <v>383</v>
       </c>
       <c r="F123" t="s">
         <v>384</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I123" t="s">
         <v>347</v>
       </c>
       <c r="J123" t="s">
         <v>29</v>
       </c>
       <c r="AE123">
@@ -6438,51 +6438,51 @@
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I129" t="s">
         <v>347</v>
       </c>
       <c r="J129" t="s">
         <v>168</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>18.0</v>
       </c>
       <c r="AI129" t="s">
         <v>398</v>
       </c>
       <c r="AJ129">
         <v>77849</v>
       </c>
       <c r="AK129">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>401</v>
       </c>
       <c r="E130" t="s">
         <v>125</v>
       </c>
       <c r="F130" t="s">
         <v>402</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I130" t="s">
         <v>347</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
@@ -7734,51 +7734,51 @@
       <c r="G168" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I168" t="s">
         <v>405</v>
       </c>
       <c r="J168" t="s">
         <v>182</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>18.0</v>
       </c>
       <c r="AI168" t="s">
         <v>492</v>
       </c>
       <c r="AJ168">
         <v>67620</v>
       </c>
       <c r="AK168">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>497</v>
       </c>
       <c r="E169" t="s">
         <v>498</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I169" t="s">
         <v>405</v>
       </c>
       <c r="J169" t="s">
         <v>499</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">