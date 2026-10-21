--- v1 (2026-07-24)
+++ v2 (2026-10-21)
@@ -2132,50 +2132,53 @@
       </c>
       <c r="G21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>90</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>25.0</v>
       </c>
       <c r="AI21" t="s">
         <v>84</v>
       </c>
       <c r="AJ21">
         <v>111193</v>
       </c>
+      <c r="AK21">
+        <v>4</v>
+      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22" t="s">
         <v>93</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>39</v>
       </c>
       <c r="AE22">
         <v>1</v>
@@ -2491,50 +2494,53 @@
       </c>
       <c r="H31" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I31" t="s">
         <v>125</v>
       </c>
       <c r="J31" t="s">
         <v>126</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>25.0</v>
       </c>
       <c r="AG31">
         <v>25.0</v>
       </c>
       <c r="AI31" t="s">
         <v>127</v>
       </c>
       <c r="AJ31">
         <v>111669</v>
       </c>
+      <c r="AK31">
+        <v>5</v>
+      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>128</v>
       </c>
       <c r="E32" t="s">
         <v>129</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I32" t="s">
         <v>130</v>
       </c>
       <c r="J32" t="s">
         <v>131</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>25.0</v>
@@ -2856,51 +2862,51 @@
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I42" t="s">
         <v>145</v>
       </c>
       <c r="J42" t="s">
         <v>152</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>25.0</v>
       </c>
       <c r="AI42" t="s">
         <v>153</v>
       </c>
       <c r="AJ42">
         <v>112185</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>162</v>
       </c>
       <c r="E43" t="s">
         <v>98</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I43" t="s">
         <v>145</v>
       </c>
       <c r="J43" t="s">
         <v>163</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
@@ -3281,51 +3287,51 @@
       <c r="F55" t="s">
         <v>197</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I55" t="s">
         <v>182</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>25.0</v>
       </c>
       <c r="AI55" t="s">
         <v>198</v>
       </c>
       <c r="AJ55">
         <v>112187</v>
       </c>
       <c r="AK55">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>199</v>
       </c>
       <c r="E56" t="s">
         <v>139</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I56" t="s">
         <v>200</v>
       </c>
       <c r="J56" t="s">
         <v>201</v>
       </c>
       <c r="AD56" t="s">
         <v>202</v>
       </c>
       <c r="AE56">
@@ -3388,84 +3394,90 @@
       </c>
       <c r="G58" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I58" t="s">
         <v>200</v>
       </c>
       <c r="J58" t="s">
         <v>207</v>
       </c>
       <c r="AD58" t="s">
         <v>212</v>
       </c>
       <c r="AF58">
         <v>10.0</v>
       </c>
       <c r="AI58" t="s">
         <v>209</v>
       </c>
       <c r="AJ58">
         <v>112068</v>
       </c>
+      <c r="AK58">
+        <v>5</v>
+      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>213</v>
       </c>
       <c r="E59" t="s">
         <v>214</v>
       </c>
       <c r="F59" t="s">
         <v>215</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I59" t="s">
         <v>200</v>
       </c>
       <c r="J59" t="s">
         <v>152</v>
       </c>
       <c r="AE59">
         <v>3</v>
       </c>
       <c r="AF59">
         <v>45.0</v>
       </c>
       <c r="AI59" t="s">
         <v>216</v>
       </c>
       <c r="AJ59">
         <v>109097</v>
+      </c>
+      <c r="AK59">
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>217</v>
       </c>
       <c r="E60" t="s">
         <v>218</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I60" t="s">
         <v>200</v>
       </c>
       <c r="J60" t="s">
         <v>219</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">