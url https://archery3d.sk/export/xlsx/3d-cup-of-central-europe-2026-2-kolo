--- v0 (2026-06-13)
+++ v1 (2026-07-24)
@@ -3173,51 +3173,51 @@
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I52" t="s">
         <v>182</v>
       </c>
       <c r="J52" t="s">
         <v>190</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>25.0</v>
       </c>
       <c r="AI52" t="s">
         <v>184</v>
       </c>
       <c r="AJ52">
         <v>112211</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>180</v>
       </c>
       <c r="E53" t="s">
         <v>65</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I53" t="s">
         <v>182</v>
       </c>
       <c r="J53" t="s">
         <v>183</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
@@ -3245,82 +3245,88 @@
       </c>
       <c r="H54" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I54" t="s">
         <v>182</v>
       </c>
       <c r="J54" t="s">
         <v>194</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>25.0</v>
       </c>
       <c r="AG54">
         <v>25.0</v>
       </c>
       <c r="AI54" t="s">
         <v>195</v>
       </c>
       <c r="AJ54">
         <v>111159</v>
       </c>
+      <c r="AK54">
+        <v>5</v>
+      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>196</v>
       </c>
       <c r="E55" t="s">
         <v>174</v>
       </c>
       <c r="F55" t="s">
         <v>197</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I55" t="s">
         <v>182</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>25.0</v>
       </c>
       <c r="AI55" t="s">
         <v>198</v>
       </c>
       <c r="AJ55">
         <v>112187</v>
       </c>
+      <c r="AK55">
+        <v>5</v>
+      </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>199</v>
       </c>
       <c r="E56" t="s">
         <v>139</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I56" t="s">
         <v>200</v>
       </c>
       <c r="J56" t="s">
         <v>201</v>
       </c>
       <c r="AD56" t="s">
         <v>202</v>
       </c>
       <c r="AE56">
         <v>1</v>
@@ -3417,53 +3423,50 @@
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I59" t="s">
         <v>200</v>
       </c>
       <c r="J59" t="s">
         <v>152</v>
       </c>
       <c r="AE59">
         <v>3</v>
       </c>
       <c r="AF59">
         <v>45.0</v>
       </c>
       <c r="AI59" t="s">
         <v>216</v>
       </c>
       <c r="AJ59">
         <v>109097</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>217</v>
       </c>
       <c r="E60" t="s">
         <v>218</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I60" t="s">
         <v>200</v>
       </c>
       <c r="J60" t="s">
         <v>219</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>25.0</v>
@@ -3488,51 +3491,51 @@
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I61" t="s">
         <v>200</v>
       </c>
       <c r="J61" t="s">
         <v>223</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>25.0</v>
       </c>
       <c r="AI61" t="s">
         <v>216</v>
       </c>
       <c r="AJ61">
         <v>111061</v>
       </c>
       <c r="AK61">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>224</v>
       </c>
       <c r="E62" t="s">
         <v>225</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I62" t="s">
         <v>200</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>25.0</v>
       </c>
       <c r="AI62" t="s">
@@ -4099,51 +4102,51 @@
       <c r="F80" t="s">
         <v>273</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I80" t="s">
         <v>200</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>25.0</v>
       </c>
       <c r="AI80" t="s">
         <v>274</v>
       </c>
       <c r="AJ80">
         <v>110103</v>
       </c>
       <c r="AK80">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>275</v>
       </c>
       <c r="E81" t="s">
         <v>276</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I81" t="s">
         <v>200</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>25.0</v>
       </c>
       <c r="AI81" t="s">
@@ -4198,51 +4201,51 @@
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I83" t="s">
         <v>200</v>
       </c>
       <c r="J83" t="s">
         <v>282</v>
       </c>
       <c r="AE83">
         <v>2</v>
       </c>
       <c r="AF83">
         <v>35.0</v>
       </c>
       <c r="AI83" t="s">
         <v>274</v>
       </c>
       <c r="AJ83">
         <v>112047</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>283</v>
       </c>
       <c r="E84" t="s">
         <v>284</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I84" t="s">
         <v>200</v>
       </c>
       <c r="J84" t="s">
         <v>285</v>
       </c>
       <c r="AF84">
         <v>15.0</v>
       </c>
       <c r="AI84" t="s">