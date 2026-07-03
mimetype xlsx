--- v0 (2026-06-08)
+++ v1 (2026-07-03)
@@ -2621,50 +2621,53 @@
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I42" t="s">
         <v>159</v>
       </c>
       <c r="J42" t="s">
         <v>160</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>25.0</v>
       </c>
       <c r="AI42" t="s">
         <v>161</v>
       </c>
       <c r="AJ42">
         <v>109849</v>
       </c>
+      <c r="AK42">
+        <v>5</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>162</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="F43" t="s">
         <v>164</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I43" t="s">
         <v>159</v>
       </c>
       <c r="J43" t="s">
         <v>160</v>
       </c>
       <c r="AF43">
         <v>17.0</v>
@@ -3190,51 +3193,51 @@
       <c r="F59" t="s">
         <v>212</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I59" t="s">
         <v>172</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>25.0</v>
       </c>
       <c r="AI59" t="s">
         <v>213</v>
       </c>
       <c r="AJ59">
         <v>110094</v>
       </c>
       <c r="AK59">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>214</v>
       </c>
       <c r="E60" t="s">
         <v>139</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I60" t="s">
         <v>172</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>25.0</v>
       </c>
       <c r="AI60" t="s">