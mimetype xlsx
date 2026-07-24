--- v1 (2026-07-03)
+++ v2 (2026-07-24)
@@ -2622,86 +2622,86 @@
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I42" t="s">
         <v>159</v>
       </c>
       <c r="J42" t="s">
         <v>160</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>25.0</v>
       </c>
       <c r="AI42" t="s">
         <v>161</v>
       </c>
       <c r="AJ42">
         <v>109849</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>162</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="F43" t="s">
         <v>164</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I43" t="s">
         <v>159</v>
       </c>
       <c r="J43" t="s">
         <v>160</v>
       </c>
       <c r="AF43">
         <v>17.0</v>
       </c>
       <c r="AI43" t="s">
         <v>161</v>
       </c>
       <c r="AJ43">
         <v>105373</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>165</v>
       </c>
       <c r="E44" t="s">
         <v>166</v>
       </c>
       <c r="F44" t="s">
         <v>167</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I44" t="s">
         <v>159</v>
       </c>
       <c r="J44" t="s">
         <v>160</v>
       </c>
       <c r="AE44">