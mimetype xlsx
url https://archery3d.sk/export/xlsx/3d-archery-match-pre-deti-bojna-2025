--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -900,51 +900,51 @@
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="AD3" t="s">
         <v>29</v>
       </c>
       <c r="AF3">
         <v>10.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>98632</v>
       </c>
       <c r="AK3">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -1276,51 +1276,51 @@
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I14" t="s">
         <v>61</v>
       </c>
       <c r="J14" t="s">
         <v>53</v>
       </c>
       <c r="AD14" t="s">
         <v>74</v>
       </c>
       <c r="AF14">
         <v>10.0</v>
       </c>
       <c r="AI14" t="s">
         <v>64</v>
       </c>
       <c r="AJ14">
         <v>99948</v>
       </c>
       <c r="AK14">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>75</v>
       </c>
       <c r="E15" t="s">
         <v>76</v>
       </c>
       <c r="F15" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I15" t="s">
         <v>61</v>
       </c>
       <c r="J15" t="s">
         <v>44</v>
       </c>
       <c r="AD15" t="s">