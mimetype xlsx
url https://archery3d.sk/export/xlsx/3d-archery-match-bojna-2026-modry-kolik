--- v0 (2026-09-04)
+++ v1 (2026-10-14)
@@ -1094,51 +1094,51 @@
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AF3">
         <v>20.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>109208</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="AE4">
@@ -1561,51 +1561,51 @@
       <c r="F16" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I16" t="s">
         <v>76</v>
       </c>
       <c r="J16" t="s">
         <v>77</v>
       </c>
       <c r="AF16">
         <v>20.0</v>
       </c>
       <c r="AI16" t="s">
         <v>78</v>
       </c>
       <c r="AJ16">
         <v>112212</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>80</v>
       </c>
       <c r="E17" t="s">
         <v>81</v>
       </c>
       <c r="F17" t="s">
         <v>82</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I17" t="s">
         <v>76</v>
       </c>
       <c r="J17" t="s">
         <v>83</v>
       </c>
       <c r="AF17">