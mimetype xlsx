--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -1081,51 +1081,51 @@
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="AF4">
         <v>20.0</v>
       </c>
       <c r="AI4" t="s">
         <v>36</v>
       </c>
       <c r="AJ4">
         <v>101164</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AF5">
@@ -1177,51 +1177,51 @@
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AF7">
         <v>20.0</v>
       </c>
       <c r="AI7" t="s">
         <v>36</v>
       </c>
       <c r="AJ7">
         <v>101219</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="AF8">
@@ -1314,51 +1314,51 @@
       <c r="G11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>61</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>20.0</v>
       </c>
       <c r="AI11" t="s">
         <v>62</v>
       </c>
       <c r="AJ11">
         <v>98827</v>
       </c>
       <c r="AK11">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="AF12">
@@ -1454,86 +1454,86 @@
       <c r="G15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I15" t="s">
         <v>76</v>
       </c>
       <c r="J15" t="s">
         <v>77</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>20.0</v>
       </c>
       <c r="AI15" t="s">
         <v>78</v>
       </c>
       <c r="AJ15">
         <v>100891</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" t="s">
         <v>71</v>
       </c>
       <c r="F16" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I16" t="s">
         <v>76</v>
       </c>
       <c r="J16" t="s">
         <v>50</v>
       </c>
       <c r="AF16">
         <v>20.0</v>
       </c>
       <c r="AI16" t="s">
         <v>78</v>
       </c>
       <c r="AJ16">
         <v>101148</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>80</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17" t="s">
         <v>81</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I17" t="s">
         <v>76</v>
       </c>
       <c r="J17" t="s">
         <v>82</v>
       </c>
       <c r="AF17">
@@ -1953,51 +1953,51 @@
       <c r="F29" t="s">
         <v>123</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I29" t="s">
         <v>116</v>
       </c>
       <c r="J29" t="s">
         <v>124</v>
       </c>
       <c r="AF29">
         <v>20.0</v>
       </c>
       <c r="AI29" t="s">
         <v>125</v>
       </c>
       <c r="AJ29">
         <v>98926</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>126</v>
       </c>
       <c r="E30" t="s">
         <v>127</v>
       </c>
       <c r="F30" t="s">
         <v>128</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I30" t="s">
         <v>116</v>
       </c>
       <c r="J30" t="s">
         <v>99</v>
       </c>
       <c r="AF30">