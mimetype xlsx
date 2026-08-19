--- v0 (2026-04-29)
+++ v1 (2026-08-19)
@@ -1116,51 +1116,51 @@
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AF5">
         <v>20.0</v>
       </c>
       <c r="AI5" t="s">
         <v>36</v>
       </c>
       <c r="AJ5">
         <v>98862</v>
       </c>
       <c r="AK5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>43</v>
       </c>
       <c r="AF6">
         <v>20.0</v>
       </c>
       <c r="AI6" t="s">
@@ -1212,51 +1212,51 @@
       <c r="F8" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="AF8">
         <v>20.0</v>
       </c>
       <c r="AI8" t="s">
         <v>51</v>
       </c>
       <c r="AJ8">
         <v>101149</v>
       </c>
       <c r="AK8">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>43</v>
       </c>
       <c r="AF9">
         <v>20.0</v>
       </c>
       <c r="AI9" t="s">
@@ -1276,51 +1276,51 @@
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>40</v>
       </c>
       <c r="AF10">
         <v>20.0</v>
       </c>
       <c r="AI10" t="s">
         <v>51</v>
       </c>
       <c r="AJ10">
         <v>101100</v>
       </c>
       <c r="AK10">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>57</v>
       </c>
       <c r="E11" t="s">
         <v>58</v>
       </c>
       <c r="F11" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>61</v>
       </c>
       <c r="AE11">
@@ -1737,87 +1737,90 @@
       <c r="F23" t="s">
         <v>103</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I23" t="s">
         <v>98</v>
       </c>
       <c r="J23" t="s">
         <v>99</v>
       </c>
       <c r="AF23">
         <v>20.0</v>
       </c>
       <c r="AI23" t="s">
         <v>100</v>
       </c>
       <c r="AJ23">
         <v>100924</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>104</v>
       </c>
       <c r="E24" t="s">
         <v>105</v>
       </c>
       <c r="F24" t="s">
         <v>106</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I24" t="s">
         <v>98</v>
       </c>
       <c r="J24" t="s">
         <v>99</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>20.0</v>
       </c>
       <c r="AI24" t="s">
         <v>100</v>
       </c>
       <c r="AJ24">
         <v>101229</v>
       </c>
+      <c r="AK24">
+        <v>4</v>
+      </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>107</v>
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
       <c r="F25" t="s">
         <v>109</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I25" t="s">
         <v>98</v>
       </c>
       <c r="J25" t="s">
         <v>99</v>
       </c>
       <c r="AF25">
         <v>20.0</v>
@@ -2020,51 +2023,51 @@
       <c r="F31" t="s">
         <v>130</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I31" t="s">
         <v>116</v>
       </c>
       <c r="J31" t="s">
         <v>77</v>
       </c>
       <c r="AF31">
         <v>20.0</v>
       </c>
       <c r="AI31" t="s">
         <v>125</v>
       </c>
       <c r="AJ31">
         <v>101248</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>131</v>
       </c>
       <c r="E32" t="s">
         <v>132</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I32" t="s">
         <v>116</v>
       </c>
       <c r="J32" t="s">
         <v>133</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
@@ -2087,51 +2090,51 @@
       <c r="F33" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I33" t="s">
         <v>116</v>
       </c>
       <c r="J33" t="s">
         <v>29</v>
       </c>
       <c r="AF33">
         <v>20.0</v>
       </c>
       <c r="AI33" t="s">
         <v>134</v>
       </c>
       <c r="AJ33">
         <v>98861</v>
       </c>
       <c r="AK33">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>137</v>
       </c>
       <c r="E34" t="s">
         <v>96</v>
       </c>
       <c r="F34" t="s">
         <v>138</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I34" t="s">
         <v>116</v>
       </c>
       <c r="J34" t="s">
         <v>69</v>
       </c>
       <c r="AE34">