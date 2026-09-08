--- v0 (2026-08-18)
+++ v1 (2026-09-08)
@@ -1292,51 +1292,51 @@
       <c r="G12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>45</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>50.0</v>
       </c>
       <c r="AI12" t="s">
         <v>60</v>
       </c>
       <c r="AJ12">
         <v>99707</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>63</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="AE13">