--- v1 (2026-09-08)
+++ v2 (2026-09-30)
@@ -1330,51 +1330,51 @@
       <c r="G13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>50.0</v>
       </c>
       <c r="AI13" t="s">
         <v>60</v>
       </c>
       <c r="AJ13">
         <v>102037</v>
       </c>
       <c r="AK13">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>64</v>
       </c>
       <c r="E14" t="s">
         <v>65</v>
       </c>
       <c r="F14" t="s">
         <v>66</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>59</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>67</v>
       </c>
       <c r="AE14">