--- v0 (2026-09-10)
+++ v1 (2026-10-02)
@@ -1060,51 +1060,51 @@
       <c r="F6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>30.0</v>
       </c>
       <c r="AI6" t="s">
         <v>30</v>
       </c>
       <c r="AJ6">
         <v>90565</v>
       </c>
       <c r="AK6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>41</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>43</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
@@ -1229,51 +1229,51 @@
       <c r="G11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>30.0</v>
       </c>
       <c r="AI11" t="s">
         <v>52</v>
       </c>
       <c r="AJ11">
         <v>88883</v>
       </c>
       <c r="AK11">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>56</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>30.0</v>
       </c>
       <c r="AI12" t="s">
@@ -1355,53 +1355,50 @@
         <v>66</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>67</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AF15">
         <v>30.0</v>
       </c>
       <c r="AI15" t="s">
         <v>65</v>
       </c>
       <c r="AJ15">
         <v>88952</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AF16">
         <v>30.0</v>
       </c>
       <c r="AI16" t="s">
         <v>65</v>
       </c>
       <c r="AJ16">