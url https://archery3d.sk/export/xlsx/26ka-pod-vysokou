--- v0 (2026-08-17)
+++ v1 (2026-10-01)
@@ -2001,51 +2001,51 @@
       <c r="F18" t="s">
         <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>17.0</v>
       </c>
       <c r="AI18" t="s">
         <v>68</v>
       </c>
       <c r="AJ18">
         <v>80005</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>82</v>
       </c>
       <c r="E19" t="s">
         <v>83</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>2</v>
       </c>
       <c r="AF19">
         <v>22.0</v>
       </c>
       <c r="AI19" t="s">
@@ -2068,51 +2068,51 @@
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>17.0</v>
       </c>
       <c r="AG20">
         <v>17.0</v>
       </c>
       <c r="AI20" t="s">
         <v>68</v>
       </c>
       <c r="AJ20">
         <v>77250</v>
       </c>
       <c r="AK20">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>87</v>
       </c>
       <c r="E21" t="s">
         <v>88</v>
       </c>
       <c r="F21" t="s">
         <v>89</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>2</v>
       </c>
       <c r="AF21">
@@ -2199,51 +2199,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>96</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>17.0</v>
       </c>
       <c r="AI24" t="s">
         <v>68</v>
       </c>
       <c r="AJ24">
         <v>79596</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>97</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>17.0</v>
       </c>
       <c r="AI25" t="s">