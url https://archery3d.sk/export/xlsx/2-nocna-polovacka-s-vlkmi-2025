--- v0 (2026-05-01)
+++ v1 (2026-09-08)
@@ -1122,51 +1122,51 @@
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AF3">
         <v>7.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>101002</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="AF4">
@@ -1303,90 +1303,87 @@
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I8" t="s">
         <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>47</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>16.0</v>
       </c>
       <c r="AI8" t="s">
         <v>54</v>
       </c>
       <c r="AJ8">
         <v>99883</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I9" t="s">
         <v>41</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>16.0</v>
       </c>
       <c r="AI9" t="s">
         <v>54</v>
       </c>
       <c r="AJ9">
         <v>101202</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>59</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I10" t="s">
         <v>41</v>
       </c>
       <c r="J10" t="s">
         <v>47</v>
       </c>
       <c r="AE10">
         <v>1</v>
@@ -1414,89 +1411,89 @@
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I11" t="s">
         <v>41</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="AF11">
         <v>12.0</v>
       </c>
       <c r="AI11" t="s">
         <v>54</v>
       </c>
       <c r="AJ11">
         <v>101000</v>
       </c>
       <c r="AK11">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I12" t="s">
         <v>41</v>
       </c>
       <c r="J12" t="s">
         <v>47</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>16.0</v>
       </c>
       <c r="AI12" t="s">
         <v>66</v>
       </c>
       <c r="AJ12">
         <v>99884</v>
       </c>
       <c r="AK12">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>67</v>
       </c>
       <c r="E13" t="s">
         <v>68</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I13" t="s">
         <v>41</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="AF13">
@@ -1816,51 +1813,51 @@
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I23" t="s">
         <v>77</v>
       </c>
       <c r="J23" t="s">
         <v>78</v>
       </c>
       <c r="AF23">
         <v>12.0</v>
       </c>
       <c r="AI23" t="s">
         <v>102</v>
       </c>
       <c r="AJ23">
         <v>100236</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>107</v>
       </c>
       <c r="E24" t="s">
         <v>108</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I24" t="s">
         <v>77</v>
       </c>
       <c r="AF24">
         <v>12.0</v>
       </c>
       <c r="AI24" t="s">
         <v>102</v>
       </c>
       <c r="AJ24">
@@ -2025,51 +2022,51 @@
       <c r="F30" t="s">
         <v>123</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I30" t="s">
         <v>77</v>
       </c>
       <c r="J30" t="s">
         <v>78</v>
       </c>
       <c r="AF30">
         <v>12.0</v>
       </c>
       <c r="AI30" t="s">
         <v>119</v>
       </c>
       <c r="AJ30">
         <v>101041</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>124</v>
       </c>
       <c r="E31" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I31" t="s">
         <v>126</v>
       </c>
       <c r="AF31">
         <v>12.0</v>
       </c>
       <c r="AI31" t="s">
         <v>127</v>
       </c>
       <c r="AJ31">
@@ -2295,51 +2292,51 @@
       <c r="G39" s="5" t="s">
         <v>46</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I39" t="s">
         <v>130</v>
       </c>
       <c r="J39" t="s">
         <v>150</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>16.0</v>
       </c>
       <c r="AI39" t="s">
         <v>146</v>
       </c>
       <c r="AJ39">
         <v>99986</v>
       </c>
       <c r="AK39">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>151</v>
       </c>
       <c r="E40" t="s">
         <v>152</v>
       </c>
       <c r="F40" t="s">
         <v>153</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I40" t="s">
         <v>130</v>
       </c>
       <c r="J40" t="s">
         <v>154</v>
       </c>
       <c r="AE40">
@@ -2441,51 +2438,51 @@
       <c r="G43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I43" t="s">
         <v>130</v>
       </c>
       <c r="J43" t="s">
         <v>150</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>16.0</v>
       </c>
       <c r="AI43" t="s">
         <v>163</v>
       </c>
       <c r="AJ43">
         <v>99984</v>
       </c>
       <c r="AK43">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>