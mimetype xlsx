--- v1 (2026-09-08)
+++ v2 (2026-09-30)
@@ -2292,51 +2292,51 @@
       <c r="G39" s="5" t="s">
         <v>46</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I39" t="s">
         <v>130</v>
       </c>
       <c r="J39" t="s">
         <v>150</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>16.0</v>
       </c>
       <c r="AI39" t="s">
         <v>146</v>
       </c>
       <c r="AJ39">
         <v>99986</v>
       </c>
       <c r="AK39">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>151</v>
       </c>
       <c r="E40" t="s">
         <v>152</v>
       </c>
       <c r="F40" t="s">
         <v>153</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I40" t="s">
         <v>130</v>
       </c>
       <c r="J40" t="s">
         <v>154</v>
       </c>
       <c r="AE40">