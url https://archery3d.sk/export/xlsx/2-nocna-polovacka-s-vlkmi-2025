--- v2 (2026-09-30)
+++ v3 (2026-10-21)
@@ -1192,51 +1192,51 @@
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="AF5">
         <v>10.0</v>
       </c>
       <c r="AI5" t="s">
         <v>42</v>
       </c>
       <c r="AJ5">
         <v>101001</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>46</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
       <c r="J6" t="s">
         <v>47</v>
       </c>
       <c r="AF6">
@@ -2400,51 +2400,51 @@
       <c r="F42" t="s">
         <v>159</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I42" t="s">
         <v>130</v>
       </c>
       <c r="J42" t="s">
         <v>160</v>
       </c>
       <c r="AF42">
         <v>12.0</v>
       </c>
       <c r="AI42" t="s">
         <v>155</v>
       </c>
       <c r="AJ42">
         <v>100076</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>147</v>
       </c>
       <c r="E43" t="s">
         <v>161</v>
       </c>
       <c r="F43" t="s">
         <v>162</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I43" t="s">
         <v>130</v>
       </c>
       <c r="J43" t="s">
         <v>150</v>
       </c>
       <c r="AE43">