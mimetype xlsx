--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -1438,51 +1438,51 @@
       <c r="F18" t="s">
         <v>84</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I18" t="s">
         <v>76</v>
       </c>
       <c r="J18" t="s">
         <v>37</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>77</v>
       </c>
       <c r="AJ18">
         <v>36925</v>
       </c>
       <c r="AK18">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>85</v>
       </c>
       <c r="E19" t="s">
         <v>86</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I19" t="s">
         <v>76</v>
       </c>
       <c r="J19" t="s">
         <v>88</v>
       </c>
       <c r="AE19">