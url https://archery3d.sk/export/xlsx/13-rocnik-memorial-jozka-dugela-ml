--- v1 (2026-09-09)
+++ v2 (2026-10-21)
@@ -1596,51 +1596,51 @@
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>25.0</v>
       </c>
       <c r="AI9" t="s">
         <v>47</v>
       </c>
       <c r="AJ9">
         <v>103154</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>59</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>35</v>
       </c>
       <c r="AE10">
@@ -1882,51 +1882,51 @@
       <c r="G17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I17" t="s">
         <v>86</v>
       </c>
       <c r="J17" t="s">
         <v>87</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AG17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
         <v>88</v>
       </c>
       <c r="AJ17">
         <v>103170</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>83</v>
       </c>
       <c r="E18" t="s">
         <v>89</v>
       </c>
       <c r="F18" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I18" t="s">
         <v>86</v>
       </c>
       <c r="J18" t="s">
         <v>87</v>
       </c>
       <c r="AF18">
@@ -2121,51 +2121,51 @@
       <c r="G24" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I24" t="s">
         <v>97</v>
       </c>
       <c r="J24" t="s">
         <v>102</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>25.0</v>
       </c>
       <c r="AI24" t="s">
         <v>114</v>
       </c>
       <c r="AJ24">
         <v>98819</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>115</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I25" t="s">
         <v>97</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>25.0</v>
       </c>
       <c r="AI25" t="s">
@@ -2795,50 +2795,53 @@
       </c>
       <c r="G45" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I45" t="s">
         <v>157</v>
       </c>
       <c r="J45" t="s">
         <v>102</v>
       </c>
       <c r="AE45">
         <v>3</v>
       </c>
       <c r="AF45">
         <v>40.0</v>
       </c>
       <c r="AI45" t="s">
         <v>171</v>
       </c>
       <c r="AJ45">
         <v>103063</v>
       </c>
+      <c r="AK45">
+        <v>5</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>176</v>
       </c>
       <c r="E46" t="s">
         <v>177</v>
       </c>
       <c r="F46" t="s">
         <v>178</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I46" t="s">
         <v>157</v>
       </c>
       <c r="J46" t="s">
         <v>179</v>
       </c>
       <c r="AE46">
         <v>1</v>
@@ -2965,51 +2968,51 @@
       <c r="H50" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I50" t="s">
         <v>157</v>
       </c>
       <c r="J50" t="s">
         <v>189</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>25.0</v>
       </c>
       <c r="AG50">
         <v>25.0</v>
       </c>
       <c r="AI50" t="s">
         <v>190</v>
       </c>
       <c r="AJ50">
         <v>103173</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>191</v>
       </c>
       <c r="E51" t="s">
         <v>116</v>
       </c>
       <c r="F51" t="s">
         <v>192</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I51" t="s">
         <v>157</v>
       </c>
       <c r="J51" t="s">
         <v>179</v>
       </c>
       <c r="AE51">