--- v0 (2026-04-29)
+++ v1 (2026-09-09)
@@ -1382,53 +1382,50 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AF3">
         <v>8.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>103169</v>
       </c>
-      <c r="AK3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
@@ -1707,51 +1704,51 @@
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="AF12">
         <v>15.0</v>
       </c>
       <c r="AI12" t="s">
         <v>66</v>
       </c>
       <c r="AJ12">
         <v>103176</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>67</v>
       </c>
       <c r="E13" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>70</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
@@ -1885,86 +1882,86 @@
       <c r="G17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I17" t="s">
         <v>86</v>
       </c>
       <c r="J17" t="s">
         <v>87</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AG17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
         <v>88</v>
       </c>
       <c r="AJ17">
         <v>103170</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>83</v>
       </c>
       <c r="E18" t="s">
         <v>89</v>
       </c>
       <c r="F18" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I18" t="s">
         <v>86</v>
       </c>
       <c r="J18" t="s">
         <v>87</v>
       </c>
       <c r="AF18">
         <v>15.0</v>
       </c>
       <c r="AI18" t="s">
         <v>88</v>
       </c>
       <c r="AJ18">
         <v>103166</v>
       </c>
       <c r="AK18">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>91</v>
       </c>
       <c r="E19" t="s">
         <v>92</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I19" t="s">
         <v>93</v>
       </c>
       <c r="AF19">
         <v>15.0</v>
       </c>
       <c r="AI19" t="s">
         <v>94</v>
       </c>
       <c r="AJ19">
@@ -2016,51 +2013,51 @@
       <c r="G21" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I21" t="s">
         <v>97</v>
       </c>
       <c r="J21" t="s">
         <v>102</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>25.0</v>
       </c>
       <c r="AI21" t="s">
         <v>103</v>
       </c>
       <c r="AJ21">
         <v>103187</v>
       </c>
       <c r="AK21">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>104</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="F22" t="s">
         <v>106</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I22" t="s">
         <v>97</v>
       </c>
       <c r="J22" t="s">
         <v>107</v>
       </c>
       <c r="AE22">
@@ -2226,51 +2223,51 @@
       <c r="G27" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I27" t="s">
         <v>119</v>
       </c>
       <c r="J27" t="s">
         <v>87</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>25.0</v>
       </c>
       <c r="AI27" t="s">
         <v>123</v>
       </c>
       <c r="AJ27">
         <v>103139</v>
       </c>
       <c r="AK27">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>124</v>
       </c>
       <c r="E28" t="s">
         <v>125</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I28" t="s">
         <v>126</v>
       </c>
       <c r="AD28" t="s">
         <v>127</v>
       </c>
       <c r="AF28">
         <v>8.0</v>
       </c>
       <c r="AI28" t="s">
@@ -2798,53 +2795,50 @@
       </c>
       <c r="G45" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I45" t="s">
         <v>157</v>
       </c>
       <c r="J45" t="s">
         <v>102</v>
       </c>
       <c r="AE45">
         <v>3</v>
       </c>
       <c r="AF45">
         <v>40.0</v>
       </c>
       <c r="AI45" t="s">
         <v>171</v>
       </c>
       <c r="AJ45">
         <v>103063</v>
       </c>
-      <c r="AK45">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>176</v>
       </c>
       <c r="E46" t="s">
         <v>177</v>
       </c>
       <c r="F46" t="s">
         <v>178</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I46" t="s">
         <v>157</v>
       </c>
       <c r="J46" t="s">
         <v>179</v>
       </c>
       <c r="AE46">
         <v>1</v>
@@ -3315,51 +3309,51 @@
       <c r="G60" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I60" t="s">
         <v>157</v>
       </c>
       <c r="J60" t="s">
         <v>29</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>25.0</v>
       </c>
       <c r="AI60" t="s">
         <v>190</v>
       </c>
       <c r="AJ60">
         <v>103143</v>
       </c>
       <c r="AK60">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>164</v>
       </c>
       <c r="E61" t="s">
         <v>43</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I61" t="s">
         <v>157</v>
       </c>
       <c r="J61" t="s">
         <v>166</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
@@ -3541,50 +3535,53 @@
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I67" t="s">
         <v>157</v>
       </c>
       <c r="J67" t="s">
         <v>203</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>25.0</v>
       </c>
       <c r="AI67" t="s">
         <v>217</v>
       </c>
       <c r="AJ67">
         <v>102630</v>
       </c>
+      <c r="AK67">
+        <v>5</v>
+      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>224</v>
       </c>
       <c r="E68" t="s">
         <v>227</v>
       </c>
       <c r="F68" t="s">
         <v>228</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I68" t="s">
         <v>157</v>
       </c>
       <c r="J68" t="s">
         <v>203</v>
       </c>
       <c r="AE68">
         <v>1</v>
@@ -3641,51 +3638,51 @@
       <c r="F70" t="s">
         <v>233</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I70" t="s">
         <v>157</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>25.0</v>
       </c>
       <c r="AI70" t="s">
         <v>217</v>
       </c>
       <c r="AJ70">
         <v>103155</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>234</v>
       </c>
       <c r="E71" t="s">
         <v>235</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I71" t="s">
         <v>157</v>
       </c>
       <c r="J71" t="s">
         <v>35</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">