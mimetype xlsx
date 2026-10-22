--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -1432,51 +1432,51 @@
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>25.0</v>
       </c>
       <c r="AI5" t="s">
         <v>40</v>
       </c>
       <c r="AJ5">
         <v>92000</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>25.0</v>
       </c>
       <c r="AI6" t="s">
@@ -1563,51 +1563,51 @@
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>52</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>25.0</v>
       </c>
       <c r="AI9" t="s">
         <v>40</v>
       </c>
       <c r="AJ9">
         <v>92069</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>25.0</v>
       </c>
       <c r="AI10" t="s">
@@ -1897,53 +1897,50 @@
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I19" t="s">
         <v>69</v>
       </c>
       <c r="J19" t="s">
         <v>74</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>25.0</v>
       </c>
       <c r="AI19" t="s">
         <v>75</v>
       </c>
       <c r="AJ19">
         <v>92120</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>84</v>
       </c>
       <c r="E20" t="s">
         <v>85</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I20" t="s">
         <v>86</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>20.0</v>
       </c>
       <c r="AI20" t="s">
         <v>87</v>
@@ -2707,51 +2704,51 @@
       <c r="H44" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I44" t="s">
         <v>132</v>
       </c>
       <c r="J44" t="s">
         <v>29</v>
       </c>
       <c r="AD44" t="s">
         <v>165</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>18.0</v>
       </c>
       <c r="AI44" t="s">
         <v>159</v>
       </c>
       <c r="AJ44">
         <v>92082</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>166</v>
       </c>
       <c r="E45" t="s">
         <v>167</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I45" t="s">
         <v>132</v>
       </c>
       <c r="AD45" t="s">
         <v>149</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
@@ -2981,51 +2978,51 @@
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I52" t="s">
         <v>132</v>
       </c>
       <c r="J52" t="s">
         <v>188</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>25.0</v>
       </c>
       <c r="AI52" t="s">
         <v>178</v>
       </c>
       <c r="AJ52">
         <v>91813</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>189</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I53" t="s">
         <v>132</v>
       </c>
       <c r="J53" t="s">
         <v>45</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
@@ -3761,51 +3758,51 @@
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I76" t="s">
         <v>132</v>
       </c>
       <c r="J76" t="s">
         <v>29</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>25.0</v>
       </c>
       <c r="AI76" t="s">
         <v>220</v>
       </c>
       <c r="AJ76">
         <v>92104</v>
       </c>
       <c r="AK76">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>120</v>
       </c>
       <c r="E77" t="s">
         <v>239</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I77" t="s">
         <v>132</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>25.0</v>
       </c>
       <c r="AI77" t="s">