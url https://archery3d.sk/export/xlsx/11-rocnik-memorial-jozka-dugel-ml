--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1362,51 +1362,51 @@
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>22.0</v>
       </c>
       <c r="AI6" t="s">
         <v>47</v>
       </c>
       <c r="AJ6">
         <v>80153</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">