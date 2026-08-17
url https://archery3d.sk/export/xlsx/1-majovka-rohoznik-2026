--- v0 (2026-05-30)
+++ v1 (2026-08-17)
@@ -1738,51 +1738,51 @@
       <c r="G17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>81</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>20.0</v>
       </c>
       <c r="AI17" t="s">
         <v>82</v>
       </c>
       <c r="AJ17">
         <v>108660</v>
       </c>
       <c r="AK17">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>83</v>
       </c>
       <c r="E18" t="s">
         <v>84</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AF18">
         <v>15.0</v>
       </c>
       <c r="AG18">
         <v>15.0</v>
       </c>
       <c r="AI18" t="s">
@@ -1871,50 +1871,53 @@
       </c>
       <c r="H21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>38</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>20.0</v>
       </c>
       <c r="AG21">
         <v>20.0</v>
       </c>
       <c r="AI21" t="s">
         <v>82</v>
       </c>
       <c r="AJ21">
         <v>111603</v>
       </c>
+      <c r="AK21">
+        <v>5</v>
+      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>95</v>
       </c>
       <c r="E22" t="s">
         <v>96</v>
       </c>
       <c r="F22" t="s">
         <v>97</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>20.0</v>
@@ -1942,51 +1945,51 @@
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>77</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>20.0</v>
       </c>
       <c r="AI23" t="s">
         <v>99</v>
       </c>
       <c r="AJ23">
         <v>110859</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>103</v>
       </c>
       <c r="E24" t="s">
         <v>104</v>
       </c>
       <c r="F24" t="s">
         <v>105</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>106</v>
       </c>
       <c r="AF24">
@@ -2524,51 +2527,51 @@
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I41" t="s">
         <v>148</v>
       </c>
       <c r="J41" t="s">
         <v>154</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>17.0</v>
       </c>
       <c r="AI41" t="s">
         <v>155</v>
       </c>
       <c r="AJ41">
         <v>112142</v>
       </c>
       <c r="AK41">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>156</v>
       </c>
       <c r="E42" t="s">
         <v>157</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I42" t="s">
         <v>148</v>
       </c>
       <c r="J42" t="s">
         <v>158</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
@@ -3063,51 +3066,51 @@
       <c r="F57" t="s">
         <v>196</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I57" t="s">
         <v>148</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>20.0</v>
       </c>
       <c r="AI57" t="s">
         <v>197</v>
       </c>
       <c r="AJ57">
         <v>111727</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>198</v>
       </c>
       <c r="E58" t="s">
         <v>199</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I58" t="s">
         <v>148</v>
       </c>
       <c r="J58" t="s">
         <v>200</v>
       </c>
       <c r="AE58">
         <v>2</v>
       </c>
       <c r="AF58">