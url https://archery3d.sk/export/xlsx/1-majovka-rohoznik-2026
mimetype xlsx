--- v1 (2026-08-17)
+++ v2 (2026-09-30)
@@ -1490,51 +1490,51 @@
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>20.0</v>
       </c>
       <c r="AI10" t="s">
         <v>50</v>
       </c>
       <c r="AJ10">
         <v>108170</v>
       </c>
       <c r="AK10">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>57</v>
       </c>
       <c r="E11" t="s">
         <v>58</v>
       </c>
       <c r="F11" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
@@ -1982,50 +1982,53 @@
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>106</v>
       </c>
       <c r="AF24">
         <v>15.0</v>
       </c>
       <c r="AG24">
         <v>15.0</v>
       </c>
       <c r="AI24" t="s">
         <v>99</v>
       </c>
       <c r="AJ24">
         <v>110187</v>
       </c>
+      <c r="AK24">
+        <v>5</v>
+      </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>107</v>
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
       <c r="F25" t="s">
         <v>109</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>53</v>
       </c>
       <c r="AF25">
         <v>15.0</v>
@@ -2089,50 +2092,53 @@
         <v>43</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I27" t="s">
         <v>116</v>
       </c>
       <c r="J27" t="s">
         <v>38</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>17.0</v>
       </c>
       <c r="AG27">
         <v>17.0</v>
       </c>
       <c r="AI27" t="s">
         <v>117</v>
       </c>
       <c r="AJ27">
         <v>110913</v>
+      </c>
+      <c r="AK27">
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>118</v>
       </c>
       <c r="E28" t="s">
         <v>119</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I28" t="s">
         <v>116</v>
       </c>
       <c r="J28" t="s">
         <v>120</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">